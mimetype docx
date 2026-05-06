--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -368,429 +368,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial metabolism sustains CD8+ T cell migration for an efficient infiltration into solid tumors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron Boosts Antitumor Type 1 T-cell Responses and Anti-PD1 Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lene Vimeux</w:t>
+                <w:t xml:space="preserve">Sarah Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Rajnpreht</w:t>
+                <w:t xml:space="preserve">Alexandra Audemard-Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Icard</w:t>
+                <w:t xml:space="preserve">Christian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46377-7⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.1252-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-23-0739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598718v1</w:t>
+                <w:t xml:space="preserve">hal-04736166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Boosts Antitumor Type 1 T-cell Responses and Anti-PD1 Immunotherapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transcription factor ChREBP Orchestrates liver carcinogenesis by coordinating the PI3K/AKT signaling and cancer metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wu</w:t>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Durand</w:t>
+                <w:t xml:space="preserve">Bolaji Seffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Level</w:t>
+                <w:t xml:space="preserve">Selin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-23-0739⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), pp.1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45548-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736166v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor ChREBP Orchestrates liver carcinogenesis by coordinating the PI3K/AKT signaling and cancer metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bolaji Seffou</w:t>
+                <w:t xml:space="preserve">Mitochondrial metabolism sustains CD8+ T cell migration for an efficient infiltration into solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Simula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selin Topçu</w:t>
+                <w:t xml:space="preserve">Lene Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+                <w:t xml:space="preserve">Irena Rajnpreht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lenoir</w:t>
+                <w:t xml:space="preserve">Philippe Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), pp.1879. </w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45548-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46377-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696163v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2 as a Cancer Target through Energy Metabolism and Oxidative Stress Control</w:t>
               </w:r>
@@ -880,90 +880,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2 silencing restrains leukemia cell proliferation through glutamine metabolic remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Caradeuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.960226. </w:t>
@@ -1337,1363 +1337,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCP2 Deficiency Increases Colon Tumorigenesis by Promoting Lipid Synthesis and Depleting NADPH for Antioxidant Defenses</w:t>
+                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Aguilar</w:t>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Esteves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoir</w:t>
+                <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (9), pp.2306-2316.e5. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02345411v1</w:t>
+                <w:t xml:space="preserve">inserm-02240417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-catenin-activated hepatocellular carcinomas are addicted to fatty acids</w:t>
+                <w:t xml:space="preserve">UCP2 Deficiency Increases Colon Tumorigenesis by Promoting Lipid Synthesis and Depleting NADPH for Antioxidant Defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Senni</w:t>
+                <w:t xml:space="preserve">Esther Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Savall</w:t>
+                <w:t xml:space="preserve">Pauline Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cabrerizo Granados</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Sartor</w:t>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2017-315448⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (9), pp.2306-2316.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02532896v1</w:t>
+                <w:t xml:space="preserve">inserm-02345411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma Stem-Like Cells, Metabolic Strategy to Kill a Challenging Target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-catenin-activated hepatocellular carcinomas are addicted to fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Renoult</w:t>
+                <w:t xml:space="preserve">Mathilde Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabrerizo Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pecqueur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.118. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (2), pp.322-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2019.00118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2017-315448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02240417v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02532896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-catenin-activated hepatocellular carcinomas are addicted to fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cabrerizo Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68 (2), pp.322-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2017-315448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial uncoupling protein 2 gene is causal for the spontaneous polycystic liver diseases in mice</w:t>
+                <w:t xml:space="preserve">The histone demethylase Phf2 acts as a molecular checkpoint to prevent NAFLD progression during obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misa Hirose</w:t>
+                <w:t xml:space="preserve">Julien Bricambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schilf</w:t>
+                <w:t xml:space="preserve">Carina Prip-Buus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rohde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.e2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04361-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347089v1</w:t>
+                <w:t xml:space="preserve">hal-02122655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora kinase A localises to mitochondria to control organelle dynamics and energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Lavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.e38111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.38111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The histone demethylase Phf2 acts as a molecular checkpoint to prevent NAFLD progression during obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mitochondrial uncoupling protein 2 gene is causal for the spontaneous polycystic liver diseases in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bricambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Esteves</w:t>
+                <w:t xml:space="preserve">Paul Schilf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Prip-Buus</w:t>
+                <w:t xml:space="preserve">Sarah Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+                <w:t xml:space="preserve">Yask Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.50-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04361-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122655v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Protein UCP2 Controls Pancreas Development</w:t>
+                <w:t xml:space="preserve">Ionizing radiation induces long-term senescence in endothelial cells through mitochondrial respiratory complex II dysfunction and superoxide generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Broche</w:t>
+                <w:t xml:space="preserve">Audrey Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
+                <w:t xml:space="preserve">Charlotte Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bénard</w:t>
+                <w:t xml:space="preserve">Isabelle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Gaugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db17-0118⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.750-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347094v1</w:t>
+                <w:t xml:space="preserve">inserm-01514403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionizing radiation induces long-term senescence in endothelial cells through mitochondrial respiratory complex II dysfunction and superoxide generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Mitochondrial Glutamine Targeting Prevails Over Glioblastoma Metabolic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Degorre</w:t>
+                <w:t xml:space="preserve">Kristell Oizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+                <w:t xml:space="preserve">Cynthia Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Gaugler</w:t>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gratas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-3102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01514403v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01595798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Mitochondrial Glutamine Targeting Prevails Over Glioblastoma Metabolic Plasticity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial Protein UCP2 Controls Pancreas Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Oliver</w:t>
+                <w:t xml:space="preserve">Benjamin Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gratas</w:t>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Sancerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Geraldo</w:t>
+                <w:t xml:space="preserve">Matthieu Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (20), </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-16-3102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db17-0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01595798v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCPs, at the interface between bioenergetics and metabolism</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle expression of a malonyl-CoA-insensitive carnitine palmitoyltransferase-1 protects mice against high-fat/high-sucrose diet-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliska Vavrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,51 +3064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2 induces metabolic reprogramming to inhibit proliferation of cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteves Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alves-Guerra Marie-Clotilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Masscheleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,51 +3423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2, a metabolic sensor coupling glucose oxidation to mitochondrial metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3540,51 +3540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2, a metabolic sensor coupling glucose oxidation to mitochondrial metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,51 +4046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,51 +4154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling Protein 2, in Vivo Distribution, Induction upon Oxidative Stress, and Evidence for Translational Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,295 +4282,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the uncoupling protein-2 gene in mice reveals a role in immunity and reactive oxygen species production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional Activation of the Human ucp1 Gene in a Rodent Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Onuma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Maria del Mar Gonzalez-Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Raimbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian Manning</w:t>
+                <w:t xml:space="preserve">Daniel Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/82565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M001678200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054550v1</w:t>
+                <w:t xml:space="preserve">hal-03054399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Activation of the Human ucp1 Gene in a Rodent Cell Line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of the uncoupling protein-2 gene in mice reveals a role in immunity and reactive oxygen species production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arsenijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Onuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Gonzalez-Barroso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gelly</w:t>
+                <w:t xml:space="preserve">Serge Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sanchis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clotilde Alves-Guerra</w:t>
+                <w:t xml:space="preserve">Brian Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 275 (41), pp.31722-31732. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26 (4), pp.435-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M001678200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/82565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054399v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4725,51 +4725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjie An" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Simula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Combe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Aziez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Burel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rajnpreht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46377-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Porte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Level" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-23-0739" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202000806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe A.M.H. van Dierendonck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinke Stienstra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014868" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabrerizo Granados" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-315448" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Hirose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schilf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rohde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yask Gupta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2017.10.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Broche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.04.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Vavrova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00020.2016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Weaver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Jin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Han" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead Kelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Ibrahim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022841" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronchini Chiara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capobianco Anthony J" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Bilbao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Hjelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Ottersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02432.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouadghiri-Bencherif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kozak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306980200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fumagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjie An" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Simula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Combe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Aziez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ch&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Burel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Porte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Level" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-23-0739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04696163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolaji Seffou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Top&#231;u" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renoult" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45548-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Vimeux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rajnpreht" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46377-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Luby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Sancerni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caradeuc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.960226" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235912" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202000806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthe A.M.H. van Dierendonck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinke Stienstra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014868" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02240417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2019.00118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aguilar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.07.097" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabrerizo Granados" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sartor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2017-315448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bricambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Prip-Buus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04361-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lavault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.38111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Hirose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schilf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rohde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yask Gupta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2017.10.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01514403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Degorre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.04.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01595798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Chauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gratas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Geraldo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-3102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Broche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B&#233;nard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.04.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Vavrova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l G. P. Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00020.2016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Weaver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Jin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Han" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-14-1547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01207304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Pauline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves-Guerra Marie-Clotilde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/23723556.2014.975024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Tharaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041846" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead Kelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Ibrahim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022841" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouillaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iub.188" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronchini Chiara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capobianco Anthony J" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Bilbao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arsenijevic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Hjelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter Ottersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2004.02432.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouadghiri-Bencherif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kozak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306980200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054592v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306951200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne L&#233;vi-Meyrueis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couplan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M006938200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Gonzalez-Barroso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M001678200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Onuma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Raimbault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Manning" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82565" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>