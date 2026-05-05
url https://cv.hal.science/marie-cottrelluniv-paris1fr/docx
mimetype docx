--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -559,369 +559,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve robustness in Kohonen maps and display additional information in Factorial Analysis: application to text mining</w:t>
+                <w:t xml:space="preserve">Analysis of Professional Trajectories using Disconnected Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Deruelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 147, pp.120-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.12.057⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 147, pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168120v1</w:t>
+                <w:t xml:space="preserve">hal-01169515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Aircraft Engine Diagnostic via Expert Indicator Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to improve robustness in Kohonen maps and display additional information in Factorial Analysis: application to text mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
+                <w:t xml:space="preserve">Stéphane Lamassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.120-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.12.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133175v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Professional Trajectories using Disconnected Self-Organizing Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Interpretable Aircraft Engine Diagnostic via Expert Indicator Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.39-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169515v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Clustering of High-dimensional Data Streams with Online Mixture of Probabilistic PCA</w:t>
               </w:r>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.281-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1256,1066 +1256,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch and median neural gas</w:t>
+                <w:t xml:space="preserve">Advances in Self Organising Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villmann</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19, pp.762-771. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 19 (6-7), pp.721-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107462v1</w:t>
+                <w:t xml:space="preserve">hal-00113735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Self Organising Maps</w:t>
+                <w:t xml:space="preserve">Batch and median neural gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hasenfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19 (6-7), pp.721-722. </w:t>
+              <w:t xml:space="preserve">, 2006, 19, pp.762-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113735v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the Kohonen algorithm to simultaneously analyse individuals in a survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Series Forecasting: Obtaining Long Term Trends with Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lendasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2004.04.011⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 n° 12, pp.1795-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107984v1</w:t>
+                <w:t xml:space="preserve">hal-00122749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Series Forecasting: Obtaining Long Term Trends with Self-Organizing Maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use the Kohonen algorithm to simultaneously analyse individuals in a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 n° 12, pp.1795-1808. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.193-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2005.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2004.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122749v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using working patterns as a basis for differentiating part-time employment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SOM-based algorithms for qualitative variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.1149-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2004.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113618v1</w:t>
+                <w:t xml:space="preserve">hal-00107960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double quantization of the regressor space for long-term time series prediction: Method and proof of stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Lendasse</w:t>
+                <w:t xml:space="preserve">Using working patterns as a basis for differentiating part-time employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.NEUNET.2004.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115624v1</w:t>
+                <w:t xml:space="preserve">hal-00113618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some known facts about financial data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
+                <w:t xml:space="preserve">Double quantization of the regressor space for long-term time series prediction: Method and proof of stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lendasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.1169-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.NEUNET.2004.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108180v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of self-organizing maps to accelerate vector quantization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Some known facts about financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.167-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2003.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122759v1</w:t>
+                <w:t xml:space="preserve">hal-00108180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOM-based algorithms for qualitative variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of self-organizing maps to accelerate vector quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Bodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17, pp.1149-1167. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56, pp.187-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2004.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2003.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107960v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes auto-organisées pour l'analyse exploratoire de données et la visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ibbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 144 n°4, pp.67-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2334,226 +2334,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical tools to assess the reliability of self-organizing maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric de Bodt</w:t>
+                <w:t xml:space="preserve">Bootstrap for neural model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-2312(01)00650-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122768v1</w:t>
+                <w:t xml:space="preserve">hal-00122769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap for neural model selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riadh Kallel</w:t>
+                <w:t xml:space="preserve">Statistical tools to assess the reliability of self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Bodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, n° 8-9, pp.967-978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-2312(01)00650-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00122769v1</w:t>
+                <w:t xml:space="preserve">hal-00122768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living conditions: classification of households using the Kohonen algorithm</w:t>
               </w:r>
@@ -2615,191 +2615,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an Hourglass Model in Neuronal Coding</w:t>
+                <w:t xml:space="preserve">CLASSIFICATION OF RECURRING UNEMPLOYED WORKERS AND UNEMPLOYMENT EXITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Turova</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, VOL 37, n° 1, pp.168-186</w:t>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Vol 14, n°1, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134149v1</w:t>
+                <w:t xml:space="preserve">hal-00134148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASSIFICATION OF RECURRING UNEMPLOYED WORKERS AND UNEMPLOYMENT EXITS</w:t>
+                <w:t xml:space="preserve">Use of an Hourglass Model in Neuronal Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Turova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Vol 14, n°1, pp.59-68</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, VOL 37, n° 1, pp.168-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134148v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Competitive Neural Networks as Adaptative Mechanisms for Non-Stationary Colour Quantisation</w:t>
               </w:r>
@@ -2880,51 +2880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DYNAMIC ANALYSIS OF SEGMENTED LABOR MARKET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURAL NETWORK AND SEGMENTED LABOUR MARKET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3057,51 +3057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Aspects of the SOM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,226 +3165,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics : a case study of housing price estimation</w:t>
+                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics: A Case Study of Housing Price Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Soleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+) - July 2022, Prague, Czechia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PRAHA, Czech Republic. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15444-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486077v1</w:t>
+                <w:t xml:space="preserve">hal-03900972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics: A Case Study of Housing Price Estimation</w:t>
+                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics : a case study of housing price estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Soleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+) - July 2022, Prague, Czechia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PRAGUE, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15444-7_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03900972v1</w:t>
+                <w:t xml:space="preserve">hal-04486077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Methods for Big Data</w:t>
               </w:r>
@@ -3828,64 +3828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Strategies for Binary Feature Selection for a Naive Bayes Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Meaning Through the Study of Co-occurrences in Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,369 +4038,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection Based on Indicators Aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Methodology for the Diagnostic of Aircraft Engine Based on Indicators Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.2548--2555, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th Industrial Conference, ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, St. Petersburg, Russia. pp.144-158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08976-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064529v1</w:t>
+                <w:t xml:space="preserve">hal-01058431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection Based on Aggregation of Indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection Based on Indicators Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd annual Belgian-Dutch Conference on Machine Learning (Benelearn 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.2548--2555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017853v2</w:t>
+                <w:t xml:space="preserve">hal-01064529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Diagnostic of Aircraft Engine Based on Indicators Aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection Based on Aggregation of Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th Industrial Conference, ICDM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd annual Belgian-Dutch Conference on Machine Learning (Benelearn 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.64-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08976-8_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01058431v1</w:t>
+                <w:t xml:space="preserve">hal-01017853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line relational SOM for dissimilarity data</w:t>
               </w:r>
@@ -4475,217 +4475,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional trajectories of workers using disconnected self-organizing maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Professional Trajectories of Workers Using Disconnected Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 international Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Habana, Cuba</w:t>
+              <w:t xml:space="preserve">9th Workshop on Self-Organizing Maps (WSOM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chile. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695529v1</w:t>
+                <w:t xml:space="preserve">hal-00952853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Trajectories of Workers Using Disconnected Self-Organizing Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Come</w:t>
+                <w:t xml:space="preserve">Professional trajectories of workers using disconnected self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Self-Organizing Maps (WSOM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chile. 10p</w:t>
+              <w:t xml:space="preserve">10 international Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952853v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference for outlier detection in vibration spectra with small learning dataset</w:t>
               </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Compiègne, France. http://www.surveillance6.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4779,77 +4779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d'emploi identifiées à l'aide de cartes auto-organisées classifiantes. Etude réalisée avec le Panel Study of Income Dynamics, 1993-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et apprentissages en Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lille, France. pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4868,252 +4868,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear smoothing of FRF for aicraft engine vibration monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+                <w:t xml:space="preserve">Aircraft engine health monitoring using Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Industrial Conference, ICDM 2010,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.405-417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14400-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523747v1</w:t>
+                <w:t xml:space="preserve">hal-00458298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft engine health monitoring using Self-Organizing Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Linear smoothing of FRF for aicraft engine vibration monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Industrial Conference, ICDM 2010,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. ID126, http://www.isma-isaac.be/publications/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14400-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00458298v1</w:t>
+                <w:t xml:space="preserve">hal-00523747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Clustering for Vibration Detection in Aircraft Engines</w:t>
               </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Conference on Data mining 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.362-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5207,90 +5207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Organizing Star (SOS) for health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on artificial neural networks,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bruges, Belgium. pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5315,850 +5315,850 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random model of vibrations for Foreign Object Damage detection in a civil aircraft engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Aerospace International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Marseille, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">Proc. of the International Workshop on Machine Learning for Aerospace, MLA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446258v1</w:t>
+                <w:t xml:space="preserve">hal-01680073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random model of vibrations for Foreign Object Damage detection in a civil aircraft engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Lacaille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Workshop on Machine Learning for Aerospace, MLA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">Machine Learning for Aerospace International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Marseille, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680073v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicacion de las redes de Kohonen a un estudio sobre condiciones de bienestar y salud de los trabajadores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Analysis using Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Simposio Internacional de Metodos Matematicas Aplicados a las Ciencias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Costa Rica. pp.166-172</w:t>
+              <w:t xml:space="preserve">European Symposium on Time Series Prediction ESTS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Porvoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271811v1</w:t>
+                <w:t xml:space="preserve">hal-00324401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'algorithme de Kohonen et ses applications en statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applicacion de las redes de Kohonen a un estudio sobre condiciones de bienestar y salud de los trabajadores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Sistachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistiques de laa Faculté de Mathématiques d'Alger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">XVI Simposio Internacional de Metodos Matematicas Aplicados a las Ciencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Costa Rica. pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324400v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and Classification of trajectories in the market labor</w:t>
+                <w:t xml:space="preserve">L'algorithme de Kohonen et ses applications en statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Operation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">Journées de Statistiques de laa Faculté de Mathématiques d'Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324402v1</w:t>
+                <w:t xml:space="preserve">hal-00324400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analysis using Self-Organizing Maps</w:t>
+                <w:t xml:space="preserve">Reconstruction and Classification of trajectories in the market labor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Time Series Prediction ESTS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Porvoo, Finland</w:t>
+              <w:t xml:space="preserve">8th Conference on Operation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324401v1</w:t>
+                <w:t xml:space="preserve">hal-00324402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation des données de grandes dimensions au moyen de l'algorithme de Kohonen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical Equilibrium, trajectories study in an economical system. The case of the labor market.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ATHIS Ecole Normale Supérieure Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">WSOM 2007, 6th International Workshop on Self-Organizing Maps Conference Proceedings, Bielefeld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bielefeld, Germany. pp.TUP-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324412v1</w:t>
+                <w:t xml:space="preserve">hal-00141463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Equilibrium, trajectories study in an economical system. The case of the labor market.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation des données de grandes dimensions au moyen de l'algorithme de Kohonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2007, 6th International Workshop on Self-Organizing Maps Conference Proceedings, Bielefeld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bielefeld, Germany. pp.TUP-2</w:t>
+              <w:t xml:space="preserve">Journées ATHIS Ecole Normale Supérieure Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141463v2</w:t>
+                <w:t xml:space="preserve">hal-00324412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre dynamique, étude de trajectoires dans un système économique. Le cas du marché du travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Brest, France. pp.Cottrell</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6196,64 +6196,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype Based Classification Using Information Theoretic Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schleif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,51 +6411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing values : processing with the Kohonen algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMDA 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Brest, France. p 489-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6480,51 +6480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;profilograph&amp;quot;: a toolbox for the analysis and segmentation of gas load curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,77 +6715,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double SOM for long-term time series prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lendasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6829,64 +6829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAITEMENT DES DONNEES MANQUANTES AU MOYEN DE L'ALGORITHME DE KOHONEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6917,51 +6917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient estimators : the use of neural networks to construct pseudo panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.331-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7005,51 +7005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryadh Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Artificial Neural Networks (ESANN 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Bruges, Belgium. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la société française de biométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, France</w:t>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation des connexions antenne-lobe antennaire du systeme nerveux olfactif de l'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation d'un reseau de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,51 +7415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of lateral inhibition in a real neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7510,51 +7510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements pour une modelisation du systeme nerveux olfactif de l'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach for modelling the insect olfactory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,51 +7771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,51 +7892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8026,51 +8026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Villmann, F.M. Schleif, M. Kaden, M. Lange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Self-Organizing Maps and Learning Vector Quantization Proceedings of th 10th International Workshop WSOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 295, Springer, pp.145-155, 2014, AISC,, </w:t>
@@ -8108,103 +8108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Recount between Factor Analysis and Kohonen Map: Mathematical Vocabulary of Arithmetic in the Vernacular Language of the Late Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.A. Estevez et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Self-Organizing Maps, Proceedings of WSOM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, Springer-Verlag Berlin Heidelberg, pp.255-264, 2012, AISC, </w:t>
@@ -8254,77 +8254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Trajectories of Workers Using Disconnected Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.A. Estevez et al. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Self-Organizing Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, Springer-Verlag Berlin Heidelberg, pp.295-304, 2012, AISC, </w:t>
@@ -8362,90 +8362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft engine fleet monitoring using Self-Organizing Maps and Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laaksonen J., Honkela T. Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSOM'11 Proceedings of the 8th international conference on Advances in self-organizing maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Berlin, pp.298-307, 2011, LNCS 7731</w:t>
@@ -8487,51 +8487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault prediction in aircraft engines using Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8612,51 +8612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer Profile Identification and Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,64 +8759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes auto-organisatrices de Kohonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8858,51 +8858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working times in atypical forms of employment: the special case of part-time work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,51 +9082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaleyat-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appel d'offres Sciences de la Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9349,51 +9349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mourer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9684,51 +9684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaleyat-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 24 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9746,51 +9746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation de systemes de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10130,51 +10130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and representing multidimensional quantitative and qualitative data: Demographic study of the Rhône valley. The domestic consumption of the Canadian families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,51 +10289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10691,51 +10691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences et Sciences de l'Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11082,51 +11082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05481-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Bellas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2005.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Meilland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.NEUNET.2004.08.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bodt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2003.09.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ibbou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kallel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00650-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ponthieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Turova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soleiman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Sistachs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324401v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141463v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schleif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geweniger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893257_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NQRCBJSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esposito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laffite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Showk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Kallel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19642-4_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_30c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eloy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hallaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02397-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133833v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaillant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaleyat-Maurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garibaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Keung Lam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46221-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana S Turova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letremy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSOM41149.2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05481-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Bellas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2005.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ibbou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Meilland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.NEUNET.2004.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bodt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2003.09.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kallel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00650-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ponthieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Turova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soleiman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Sistachs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141463v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schleif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geweniger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893257_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NQRCBJSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esposito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laffite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Showk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Kallel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19642-4_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_30c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eloy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hallaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02397-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133833v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaillant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaleyat-Maurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garibaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Keung Lam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46221-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana S Turova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letremy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSOM41149.2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>