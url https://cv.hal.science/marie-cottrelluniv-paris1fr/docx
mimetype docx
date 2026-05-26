--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -559,369 +559,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Professional Trajectories using Disconnected Self-Organizing Maps</w:t>
+                <w:t xml:space="preserve">How to improve robustness in Kohonen maps and display additional information in Factorial Analysis: application to text mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+                <w:t xml:space="preserve">Benjamin Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 147, pp.185-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.12.058⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 147, pp.120-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169515v1</w:t>
+                <w:t xml:space="preserve">hal-01168120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve robustness in Kohonen maps and display additional information in Factorial Analysis: application to text mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+                <w:t xml:space="preserve">Interpretable Aircraft Engine Diagnostic via Expert Indicator Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.39-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168120v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Aircraft Engine Diagnostic via Expert Indicator Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Professional Trajectories using Disconnected Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2013.12.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133175v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Clustering of High-dimensional Data Streams with Online Mixture of Probabilistic PCA</w:t>
               </w:r>
@@ -946,51 +946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.281-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1256,1066 +1256,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Self Organising Maps</w:t>
+                <w:t xml:space="preserve">Batch and median neural gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hasenfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19 (6-7), pp.721-722. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.011⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 19, pp.762-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113735v1</w:t>
+                <w:t xml:space="preserve">hal-00107462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch and median neural gas</w:t>
+                <w:t xml:space="preserve">Advances in Self Organising Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villmann</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 19, pp.762-771. </w:t>
+              <w:t xml:space="preserve">, 2006, 19 (6-7), pp.721-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2006.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107462v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Series Forecasting: Obtaining Long Term Trends with Self-Organizing Maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use the Kohonen algorithm to simultaneously analyse individuals in a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2005.03.002⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2004.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122749v1</w:t>
+                <w:t xml:space="preserve">hal-00107984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the Kohonen algorithm to simultaneously analyse individuals in a survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Series Forecasting: Obtaining Long Term Trends with Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lendasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 63, pp.193-207. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 n° 12, pp.1795-1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2004.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107984v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOM-based algorithms for qualitative variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using working patterns as a basis for differentiating part-time employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.29-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107960v1</w:t>
+                <w:t xml:space="preserve">hal-00113618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using working patterns as a basis for differentiating part-time employment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Meilland</w:t>
+                <w:t xml:space="preserve">Double quantization of the regressor space for long-term time series prediction: Method and proof of stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lendasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.1169-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.NEUNET.2004.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113618v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double quantization of the regressor space for long-term time series prediction: Method and proof of stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Lendasse</w:t>
+                <w:t xml:space="preserve">Some known facts about financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Bodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.167-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115624v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some known facts about financial data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">On the use of self-organizing maps to accelerate vector quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56, pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2003.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108180v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of self-organizing maps to accelerate vector quantization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOM-based algorithms for qualitative variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ibbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 56, pp.187-203. </w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.1149-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2003.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2004.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122759v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes auto-organisées pour l'analyse exploratoire de données et la visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ibbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 144 n°4, pp.67-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2334,226 +2334,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap for neural model selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riadh Kallel</w:t>
+                <w:t xml:space="preserve">Statistical tools to assess the reliability of self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Bodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, n° 8-9, pp.967-978</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122769v1</w:t>
+                <w:t xml:space="preserve">hal-00122768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical tools to assess the reliability of self-organizing maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric de Bodt</w:t>
+                <w:t xml:space="preserve">Bootstrap for neural model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Verleysen</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48, pp.175-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-2312(01)00650-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122768v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living conditions: classification of households using the Kohonen algorithm</w:t>
               </w:r>
@@ -2615,191 +2615,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLASSIFICATION OF RECURRING UNEMPLOYED WORKERS AND UNEMPLOYMENT EXITS</w:t>
+                <w:t xml:space="preserve">Use of an Hourglass Model in Neuronal Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Turova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Vol 14, n°1, pp.59-68</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, VOL 37, n° 1, pp.168-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134148v1</w:t>
+                <w:t xml:space="preserve">hal-00134149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of an Hourglass Model in Neuronal Coding</w:t>
+                <w:t xml:space="preserve">CLASSIFICATION OF RECURRING UNEMPLOYED WORKERS AND UNEMPLOYMENT EXITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Turova</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, VOL 37, n° 1, pp.168-186</w:t>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Vol 14, n°1, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134149v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Competitive Neural Networks as Adaptative Mechanisms for Non-Stationary Colour Quantisation</w:t>
               </w:r>
@@ -2880,51 +2880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DYNAMIC ANALYSIS OF SEGMENTED LABOR MARKET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURAL NETWORK AND SEGMENTED LABOUR MARKET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3057,51 +3057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Aspects of the SOM Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,226 +3165,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics: A Case Study of Housing Price Estimation</w:t>
+                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics : a case study of housing price estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Soleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+) - July 2022, Prague, Czechia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PRAGUE, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900972v1</w:t>
+                <w:t xml:space="preserve">hal-04486077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics : a case study of housing price estimation</w:t>
+                <w:t xml:space="preserve">Machine Learning and Data-Driven Approaches in Spatial Statistics: A Case Study of Housing Price Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Soleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSOM 2022 Workshop on Self-Organizing Maps (WSOM+) - July 2022, Prague, Czechia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PRAHA, Czech Republic. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15444-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486077v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Methods for Big Data</w:t>
               </w:r>
@@ -3828,64 +3828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search Strategies for Binary Feature Selection for a Naive Bayes Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Meaning Through the Study of Co-occurrences in Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,369 +4038,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Diagnostic of Aircraft Engine Based on Indicators Aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection Based on Indicators Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th Industrial Conference, ICDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, St. Petersburg, Russia. pp.144-158, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.2548--2555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08976-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058431v1</w:t>
+                <w:t xml:space="preserve">hal-01064529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection Based on Indicators Aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection Based on Aggregation of Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd annual Belgian-Dutch Conference on Machine Learning (Benelearn 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium. pp.64-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064529v1</w:t>
+                <w:t xml:space="preserve">hal-01017853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection Based on Aggregation of Indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Methodology for the Diagnostic of Aircraft Engine Based on Indicators Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsirizo Rabenoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd annual Belgian-Dutch Conference on Machine Learning (Benelearn 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 14th Industrial Conference, ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, St. Petersburg, Russia. pp.144-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08976-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017853v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line relational SOM for dissimilarity data</w:t>
               </w:r>
@@ -4475,217 +4475,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Trajectories of Workers Using Disconnected Self-Organizing Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Come</w:t>
+                <w:t xml:space="preserve">Professional trajectories of workers using disconnected self-organizing maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Self-Organizing Maps (WSOM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chile. 10p</w:t>
+              <w:t xml:space="preserve">10 international Conference on Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952853v1</w:t>
+                <w:t xml:space="preserve">hal-00695529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional trajectories of workers using disconnected self-organizing maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+                <w:t xml:space="preserve">Professional Trajectories of Workers Using Disconnected Self-Organizing Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 international Conference on Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Habana, Cuba</w:t>
+              <w:t xml:space="preserve">9th Workshop on Self-Organizing Maps (WSOM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chile. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695529v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference for outlier detection in vibration spectra with small learning dataset</w:t>
               </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Compiègne, France. http://www.surveillance6.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4779,77 +4779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d'emploi identifiées à l'aide de cartes auto-organisées classifiantes. Etude réalisée avec le Panel Study of Income Dynamics, 1993-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et apprentissages en Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lille, France. pp.XX-XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4874,90 +4874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft engine health monitoring using Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Industrial Conference, ICDM 2010,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.405-417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,51 +5030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. ID126, http://www.isma-isaac.be/publications/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Conference on Data mining 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.362-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5207,90 +5207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Organizing Star (SOS) for health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on artificial neural networks,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Bruges, Belgium. pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5315,660 +5315,660 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random model of vibrations for Foreign Object Damage detection in a civil aircraft engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Lacaille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Workshop on Machine Learning for Aerospace, MLA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">Machine Learning for Aerospace International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Marseille, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680073v1</w:t>
+                <w:t xml:space="preserve">hal-00446258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random model of vibrations for Foreign Object Damage detection in a civil aircraft engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Aerospace International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Marseille, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">Proc. of the International Workshop on Machine Learning for Aerospace, MLA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446258v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analysis using Self-Organizing Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applicacion de las redes de Kohonen a un estudio sobre condiciones de bienestar y salud de los trabajadores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Sistachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Time Series Prediction ESTS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Porvoo, Finland</w:t>
+              <w:t xml:space="preserve">XVI Simposio Internacional de Metodos Matematicas Aplicados a las Ciencias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Costa Rica. pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324401v1</w:t>
+                <w:t xml:space="preserve">hal-00271811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicacion de las redes de Kohonen a un estudio sobre condiciones de bienestar y salud de los trabajadores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'algorithme de Kohonen et ses applications en statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Simposio Internacional de Metodos Matematicas Aplicados a las Ciencias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Costa Rica. pp.166-172</w:t>
+              <w:t xml:space="preserve">Journées de Statistiques de laa Faculté de Mathématiques d'Alger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271811v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'algorithme de Kohonen et ses applications en statistique</w:t>
+                <w:t xml:space="preserve">Reconstruction and Classification of trajectories in the market labor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistiques de laa Faculté de Mathématiques d'Alger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">8th Conference on Operation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324400v1</w:t>
+                <w:t xml:space="preserve">hal-00324402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and Classification of trajectories in the market labor</w:t>
+                <w:t xml:space="preserve">Data Analysis using Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Operation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">European Symposium on Time Series Prediction ESTS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Porvoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324402v1</w:t>
+                <w:t xml:space="preserve">hal-00324401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Equilibrium, trajectories study in an economical system. The case of the labor market.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6088,77 +6088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibre dynamique, étude de trajectoires dans un système économique. Le cas du marché du travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Brest, France. pp.Cottrell</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6196,64 +6196,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype Based Classification Using Information Theoretic Learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schleif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6392,223 +6392,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing values : processing with the Kohonen algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;quot;profilograph&amp;quot;: a toolbox for the analysis and segmentation of gas load curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Letrémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Showk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brest, France. p 489-496</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2005, pp.447-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122788v1</w:t>
+                <w:t xml:space="preserve">hal-00133835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;profilograph&amp;quot;: a toolbox for the analysis and segmentation of gas load curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Missing values : processing with the Kohonen algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASMDA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brest, France. p 489-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Showk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00133835v1</w:t>
+                <w:t xml:space="preserve">hal-00122788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double quantization forecasting method for filling missing data in the CATS Time Series</w:t>
               </w:r>
@@ -6715,77 +6715,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double SOM for long-term time series prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Lendasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6829,64 +6829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAITEMENT DES DONNEES MANQUANTES AU MOYEN DE L'ALGORITHME DE KOHONEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6917,51 +6917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient estimators : the use of neural networks to construct pseudo panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.331-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7005,51 +7005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryadh Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Artificial Neural Networks (ESANN 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Bruges, Belgium. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la société française de biométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, France</w:t>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation des connexions antenne-lobe antennaire du systeme nerveux olfactif de l'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organisation d'un reseau de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,51 +7415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of lateral inhibition in a real neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7510,51 +7510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements pour une modelisation du systeme nerveux olfactif de l'insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach for modelling the insect olfactory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,51 +7771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,51 +7892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8026,51 +8026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bouveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Villmann, F.M. Schleif, M. Kaden, M. Lange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Self-Organizing Maps and Learning Vector Quantization Proceedings of th 10th International Workshop WSOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 295, Springer, pp.145-155, 2014, AISC,, </w:t>
@@ -8108,103 +8108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Recount between Factor Analysis and Kohonen Map: Mathematical Vocabulary of Arithmetic in the Vernacular Language of the Late Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.A. Estevez et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Self-Organizing Maps, Proceedings of WSOM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, Springer-Verlag Berlin Heidelberg, pp.255-264, 2012, AISC, </w:t>
@@ -8254,77 +8254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Trajectories of Workers Using Disconnected Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.A. Estevez et al. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Self-Organizing Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 198, Springer-Verlag Berlin Heidelberg, pp.295-304, 2012, AISC, </w:t>
@@ -8362,90 +8362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft engine fleet monitoring using Self-Organizing Maps and Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laaksonen J., Honkela T. Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSOM'11 Proceedings of the 8th international conference on Advances in self-organizing maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Berlin, pp.298-307, 2011, LNCS 7731</w:t>
@@ -8487,51 +8487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault prediction in aircraft engines using Self-Organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8612,103 +8612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer Profile Identification and Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Esposito</w:t>
+                <w:t xml:space="preserve">Valérie Laffite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Showk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco Sandoval, Alberto Prieto, Joan Cabestany, Manuel Grana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Ambient Intelligence - 9th International Work-Conference on Artificial Neural Networks, IWANN 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.530-538, 2007, Lecture Notes in Computer Science - 4507, </w:t>
@@ -8759,64 +8759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes auto-organisatrices de Kohonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ibbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8858,51 +8858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working times in atypical forms of employment: the special case of part-time work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letrémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,51 +9082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaleyat-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appel d'offres Sciences de la Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9349,51 +9349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mourer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9684,51 +9684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaleyat-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 24 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9746,51 +9746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation de systemes de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10130,51 +10130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and representing multidimensional quantitative and qualitative data: Demographic study of the Rhône valley. The domestic consumption of the Canadian families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Letremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,51 +10289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10691,51 +10691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurosciences et Sciences de l'Ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11082,51 +11082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05481-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Bellas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2005.03.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ibbou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Meilland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.NEUNET.2004.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bodt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2003.09.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kallel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00650-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ponthieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Turova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soleiman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Sistachs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141463v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schleif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geweniger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893257_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NQRCBJSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esposito" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laffite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Showk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Kallel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19642-4_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_30c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eloy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hallaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02397-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133833v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaillant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaleyat-Maurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garibaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Keung Lam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46221-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana S Turova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letremy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSOM41149.2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05481-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deruelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letr&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirizo Rabenoro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Bellas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rynkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-012-0207-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2005.12.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hasenfuss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.05.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2004.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2005.03.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Meilland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.NEUNET.2004.08.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bodt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2003.09.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ibbou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2004.07.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Kallel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00650-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ponthieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Turova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Gonzalez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soleiman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alerini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28518-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889841" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017853v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08976-8_11" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Sistachs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324400v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324401v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141463v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schleif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geweniger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893257_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NQRCBJSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esposito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laffite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Showk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122788v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryadh Kallel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rospars" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lansky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaillant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20521-8_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19642-4_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07695-9_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_26" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8865E24966A273F36314BF91932B2B9AD5DD5DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35230-0_30c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566239v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eloy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hallaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02397-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133833v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73007-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113848v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaillant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaleyat-Maurel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garibaldi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Keung Lam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46221-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15444-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076708v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana S Turova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Letremy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163026v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSOM41149.2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03196372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>