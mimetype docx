--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -267,234 +267,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Communicative Structure to the MTT into ACG Encoding</w:t>
+                <w:t xml:space="preserve">Dependency Structures Representation: Meaning Text Theory's Deep-Syntax Encoding With Abstract Categorial Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional sobre Estudios Teóricos y Aplicados de Léxico, 2025 (CIETAL 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Mathematics of Language 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Graf; Matthew Hayden; Jeffrey Heinz; Gary Mar, Aug 2025, Stony Brook (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889333v3</w:t>
+                <w:t xml:space="preserve">hal-05225895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency Structures Representation: Meaning Text Theory's Deep-Syntax Encoding With Abstract Categorial Grammars</w:t>
+                <w:t xml:space="preserve">Syntaxe en dépendance avec les grammaires catégorielles abstraites : une application à la théorie sens-texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Language 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Graf; Matthew Hayden; Jeffrey Heinz; Gary Mar, Aug 2025, Stony Brook (NY), United States</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.715-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225895v1</w:t>
+                <w:t xml:space="preserve">hal-05330627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxe en dépendance avec les grammaires catégorielles abstraites : une application à la théorie sens-texte</w:t>
+                <w:t xml:space="preserve">Adding Communicative Structure to the MTT into ACG Encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.715-728</w:t>
+              <w:t xml:space="preserve">Congreso Internacional sobre Estudios Teóricos y Aplicados de Léxico, 2025 (CIETAL 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330627v1</w:t>
+                <w:t xml:space="preserve">hal-04889333v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaning-Text Theory within Abstract Categorial Grammars: Towards Paraphrase and Lexical Function Modeling for Text Generation</w:t>
               </w:r>
@@ -1209,51 +1209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889333v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330627v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104453v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100197v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985228v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889333v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04104453v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04100197v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04509290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Soo Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>