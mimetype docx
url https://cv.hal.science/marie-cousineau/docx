--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -106,1493 +106,1441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management associatif : l’art de naviguer en tension</w:t>
+                <w:t xml:space="preserve">Prendre soin des patients : facteur de ressourcement ou d’épuisement pour les internes en médecine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
+                <w:t xml:space="preserve">Fabien Hildwein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073805v1</w:t>
+                <w:t xml:space="preserve">hal-05574242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management : comment donner du sens à l’engagement des bénévoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remèdes des internes en médecine face à des conditions de travail difficiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motivations des volontaires des JOP Paris 2024 : proposition d'un modèle intégrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 / été 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational health of medical interns : an approach based on real work and awareness of dualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°131, pp.64-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manque de reconnaissance, au cœur de la souffrance des internes en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des bénévoles, entre outils et valeurs. Une approche par les paradoxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les systèmes d’échanges du bénévole : une clé pour le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00100⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.11-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.171.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620172v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d’échanges du bénévole : une clé pour le management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le management des bénévoles, entre outils et valeurs. Une approche par les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.171.0011⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (262), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091312v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« S’occuper de nos futurs médecins…Quand l’épuisement professionnel se fait sentir dès l’internat »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être un bénévole fidèle au sein du « no-profit system »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XIX (48), pp.171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.048.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et engagement : de l'ESS aux autres organisations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les échanges entre les bénévoles et leurs associations : les apports de la réflexion du don/contre don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du bénévolat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Jeunes et de la Culture, Apr 2026, Elbeuf sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295346v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’investir dans la relation avec les patients : Un remède ou une source d’épuisement au travail pour les internes en médecine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Citoyenneté et engagement : de l'ESS aux autres organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de Recherche RIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122451v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un éclairage du bénévolat par le prisme du don/contre don</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S’investir dans la relation avec les patients : Un remède ou une source d’épuisement au travail pour les internes en médecine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Olympique et Paralympique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rouen Normandie, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">4ème Journée de Recherche RIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064338v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burnout et les situations paradoxales des internes en médecine : les défis de la gestion des ressources humaines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un éclairage du bénévolat par le prisme du don/contre don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Semaine Olympique et Paralympique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rouen Normandie, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215061v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes du management et de la GRH dans les OESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+                <w:t xml:space="preserve">Le burnout et les situations paradoxales des internes en médecine : les défis de la gestion des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Chakor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème journées de recherche GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215080v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les paradoxes des internes en médecine pour une meilleure santé au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les paradoxes du management et de la GRH dans les OESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée de recherche RIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème journées de recherche GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699598v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et enjeux des paradoxes pour les internes en médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1611,694 +1559,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité entrepreneuriale et bien-être des dirigeants de TPE Proposition d'une typologie de comportements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Gaillon</w:t>
+                <w:t xml:space="preserve">Comprendre les paradoxes des internes en médecine pour une meilleure santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierno Bah</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème journée de recherche RIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303248v1</w:t>
+                <w:t xml:space="preserve">hal-03699598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La GRH dans les organisations alternatives : liens entre les profils de dons/contre dons et la fidélité des bénévoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Activité entrepreneuriale et bien-être des dirigeants de TPE Proposition d'une typologie de comportements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Gaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140385v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une explication des contre-dons attendus par les bénévoles : proposition d’une échelle de mesure tridimensionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La GRH dans les organisations alternatives : liens entre les profils de dons/contre dons et la fidélité des bénévoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140341v1</w:t>
+                <w:t xml:space="preserve">hal-02140385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burn-out des internes en médecine : création d’une typologie exploratoire à partir du modèle de Maslach (1976)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une explication des contre-dons attendus par les bénévoles : proposition d’une échelle de mesure tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091367v1</w:t>
+                <w:t xml:space="preserve">hal-02140341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fidélité du bénévole à son association : construction d'une échelle de mesure bidimentionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le burn-out des internes en médecine : création d’une typologie exploratoire à partir du modèle de Maslach (1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140317v1</w:t>
+                <w:t xml:space="preserve">hal-02091367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des bénévoles : contradiction entre les valeurs associatives et les outils ? Le cas d’une association humanitaire française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La fidélité du bénévole à son association : construction d'une échelle de mesure bidimentionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140309v1</w:t>
+                <w:t xml:space="preserve">hal-02140317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le don du bénévole à son association : construction et validation d'une échelle de mesure bidimensionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le management des bénévoles : contradiction entre les valeurs associatives et les outils ? Le cas d’une association humanitaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140355v1</w:t>
+                <w:t xml:space="preserve">hal-02140309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairage de la fidélité organisationnelle des bénévoles : vers une approche tridimensionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le don du bénévole à son association : construction et validation d'une échelle de mesure bidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140366v1</w:t>
+                <w:t xml:space="preserve">hal-02140355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du système d'échanges entre bénévoles/associations à l'émergence de profils de bénévoles : une étude exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eclairage de la fidélité organisationnelle des bénévoles : vers une approche tridimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du système d'échanges entre bénévoles/associations à l'émergence de profils de bénévoles : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2308,622 +2338,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au travail des internes en médecine : une lecture par le prisme des paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation du travail et santé au travail. Enjeux de société et de management, coordonné par Nathalie Commeiras, Pascal Moulette, Emmanuel Abord De Chatillon et Tarik Chakor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.219-234, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les attentes des bénévoles afin d’optimiser leur management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les pratiques RH dans les OESS : les impacts sur le management des bénévoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches d’Économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Ellipses, pp.263-277, 2024</w:t>
+              <w:t xml:space="preserve">, Editions Ellipses, pp.277-283, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684895v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques RH dans les OESS : les impacts sur le management des bénévoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comprendre les attentes des bénévoles afin d’optimiser leur management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches d’Économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Ellipses, pp.277-283, 2024</w:t>
+              <w:t xml:space="preserve">, Editions Ellipses, pp.263-277, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684902v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes multi-niveaux des OESS : conséquences pour la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l'économie sociale et solidaire Les valeurs à l'épreuve des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma-Zone : la recette gagnante du leader français des cosmétiques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centrale pédagogique des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des conflits : quand être amis ne suffit pas !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Management associatif : l’art de naviguer en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.shxssep4m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129782v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion des conflits : quand être amis ne suffit pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, http://www.centrale-iut.net/groups/gestion-des-ressources-humaines/cas-la-gestion-des-conflits-quand-%C3%AAtre-amis-ne-suffit-pas</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management des Ressources Humaines Bénévoles : Application à une boutique Artisans Du Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cousineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3070,51 +3223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073805v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869808v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.171.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.048.0171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hildwein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869808v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.171.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00100" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cintas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.048.0171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684895v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.shxssep4m" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>