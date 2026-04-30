--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-target analysis for water characterization: wastewater treatment impact and selection of relevant features</w:t>
+                <w:t xml:space="preserve">Effects of extraction processes on the physicochemical characteristics and phenolic compound content of olive mill wastewater: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Motteau</w:t>
+                <w:t xml:space="preserve">Layla Moustafa Fleyfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Deborde</w:t>
+                <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gombert</w:t>
+                <w:t xml:space="preserve">Nicole Fakhoury Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-30972-0⟩</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.1961-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-024-00672-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412740v1</w:t>
+                <w:t xml:space="preserve">hal-04790853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extraction processes on the physicochemical characteristics and phenolic compound content of olive mill wastewater: a comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-target analysis for water characterization: wastewater treatment impact and selection of relevant features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Matta</w:t>
+                <w:t xml:space="preserve">Solène Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fakhoury Sayegh</w:t>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Allavena</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bertrand Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.1961-1975. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3), pp.4154-4173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-024-00672-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-30972-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790853v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive oil liquid wastes–Characteristics and treatments: A literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Moustafa Fleyfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasma Hamdi El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -517,64 +517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dossier-Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (24), pp.31256-31267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -621,51 +621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge of biocidal products from healthcare activities into a sewage system—a case study at a French university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,51 +755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of the Β-Triketone Pesticides Tembotrione and Sulcotrione by Reactions with Ozone: Kinetic Study, Transformation Products, Toxicity and Biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tawk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -885,51 +885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorination of the beta-triketone herbicides tembotrione and sulcotrione: Kinetic and mechanistic study, transformation products identification and toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tawk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1249,77 +1249,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasma Hamdi El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 pp.137-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1520,77 +1520,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasma Hamdi El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (4), pp.604-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (20), http://pubs.acs.org/doi/full/10.1021/es3023094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2179,51 +2179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Migeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2270,51 +2270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of bisphenol A by ozone in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions of chlorine with inorganic and organic compounds during water treatment—Kinetics and mechanisms: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs von Gunten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2519,51 +2519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chloration et l'ozonation des eaux : quels effets sur les perturbateurs endocriniens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,51 +2653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and mechanistic investigations of progesterone reaction with ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Aqueous Ozone-Induced Oxidation of Some Endocrine Disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Chlorination Kinetics of Some Endocrine Disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,103 +3076,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characteristics and phenolic compounds content of OMWW resulting from three different processes in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Moustafa Fleyfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fakhoury Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées de la recherche à l’USJ : La recherche au service de la société dans un Liban en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vice-rectorat à la recherche de l’Université Saint-Joseph de Beyrouth (USJ), Jun 2023, Beyrouth, Lebanon</w:t>
@@ -3195,329 +3195,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de l’analyse non ciblée comme outil de caractérisation des eaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apport de la chromatographie en phase liquide couplée à la spectrométrie de masse haute résolution dans l’évaluation de l’innocuité sanitaire des matériaux au contact de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Blancart Remaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esperanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRUTTEE – Groupement de recherche universitaire sur les techniques de traitement et d’épuration des eaux; ENSCR – École nationale supérieure de chimie de Rennes; Équipe Chimie et ingénierie des procédés de l'Institut des sciences chimique de Rennes, Feb 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">JIE 2020 – Journées Information Eaux, 24e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN); Institut de Chimie des Milieux et Matériaux de Poitiers (IC2MP) (CNRS/Université de Poitiers), Oct 2020, Poitiers, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419027v1</w:t>
+                <w:t xml:space="preserve">hal-04417788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la chromatographie en phase liquide couplée à la spectrométrie de masse haute résolution dans l’évaluation de l’innocuité sanitaire des matériaux au contact de l’eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre de l’analyse non ciblée comme outil de caractérisation des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIE 2020 – Journées Information Eaux, 24e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Professionnels du Traitement des Eaux et des Nuisances (APTEN); Institut de Chimie des Milieux et Matériaux de Poitiers (IC2MP) (CNRS/Université de Poitiers), Oct 2020, Poitiers, France. 16 p</w:t>
+              <w:t xml:space="preserve">13e congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRUTTEE – Groupement de recherche universitaire sur les techniques de traitement et d’épuration des eaux; ENSCR – École nationale supérieure de chimie de Rennes; Équipe Chimie et ingénierie des procédés de l'Institut des sciences chimique de Rennes, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417788v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISE EN OEUVRE DE L'ANALYSE NON CIBLEE COMME OUTIL DE CARACTERISATION DES EAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux 24ème Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3542,90 +3542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of non-target analysis as a water characterization tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETAC – Society of Environmental Toxicology and Chemistry, May 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,217 +3644,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits de transformation des composés organiques au cours de traitements oxydatifs des eaux - Approche analytique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Personal care products removal during chlorination of aqueous solutions : a focus on the impact of inorganic matter and ecotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J3P 2018 – 10e journée Promotion Procédés Produits : Procédés électrochimiques avancés pour le traitement des eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PROGEPI (Nancy); LRGP – Laboratoire Réactions et Génie des Procédés (UMR 7274 CNRS/Université de Lorraine), Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">24e Conférence scientifique internationale de l’Association libanaise pour l’avancement des sciences (LAAS) : « Sciences, justice sociale et développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAAS – Association libanaise pour l'avancement des sciences, Apr 2018, Al Kurah, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419062v1</w:t>
+                <w:t xml:space="preserve">hal-04419007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal care products removal during chlorination of aqueous solutions : a focus on the impact of inorganic matter and ecotoxicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les produits de transformation des composés organiques au cours de traitements oxydatifs des eaux - Approche analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence scientifique internationale de l’Association libanaise pour l’avancement des sciences (LAAS) : « Sciences, justice sociale et développement durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAAS – Association libanaise pour l'avancement des sciences, Apr 2018, Al Kurah, Lebanon</w:t>
+              <w:t xml:space="preserve">J3P 2018 – 10e journée Promotion Procédés Produits : Procédés électrochimiques avancés pour le traitement des eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PROGEPI (Nancy); LRGP – Laboratoire Réactions et Génie des Procédés (UMR 7274 CNRS/Université de Lorraine), Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419007v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne d’étude sur site de traitement des biocides dans des effluents du secteur de la santé, par procédé d’Ozonation Catalytique Supporté, OCS®</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Blanchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3991,51 +3991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Blanchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,320 +4084,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of selected biocides in wastewater and structural elucidation of obtained transformation products</w:t>
+                <w:t xml:space="preserve">Identification des principaux émetteurs de biocides à l’échelle d’une agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Vujovic</w:t>
+                <w:t xml:space="preserve">Cyril Printemps-Vacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bouchonnet</w:t>
+                <w:t xml:space="preserve">Thomas Nicolas-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Christelle Pagotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bourcier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Lasek</w:t>
+                <w:t xml:space="preserve">P. Plaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTIM 2017 – 2nd International Caparica Conference on Pollutant Toxic Ions and Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">12e congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRUTTEE – Groupement de recherche universitaire sur les techniques de traitement et d’épuration des eaux; ENGEES – École nationale du génie de l’eau et de l’environnement (Strasbourg); ICube – Laboratoire des sciences de l’ingénieur, de l’informatique et de l’imagerie (Université de Stasbourg), Oct 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418988v1</w:t>
+                <w:t xml:space="preserve">hal-04418948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des principaux émetteurs de biocides à l’échelle d’une agglomération</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of selected biocides in wastewater and structural elucidation of obtained transformation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nicolas-Herman</w:t>
+                <w:t xml:space="preserve">Svetlana Vujovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pagotto</w:t>
+                <w:t xml:space="preserve">Stéphane Bouchonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Plaire</w:t>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Reisser</w:t>
+                <w:t xml:space="preserve">Sophie Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRUTTEE – Groupement de recherche universitaire sur les techniques de traitement et d’épuration des eaux; ENGEES – École nationale du génie de l’eau et de l’environnement (Strasbourg); ICube – Laboratoire des sciences de l’ingénieur, de l’informatique et de l’imagerie (Université de Stasbourg), Oct 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PTIM 2017 – 2nd International Caparica Conference on Pollutant Toxic Ions and Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418948v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejets de produits biocides issus des activités de santé dans un réseau d’eaux usées : Etude d’un centre hospitalier universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ayraud-Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,103 +4465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des principaux émetteurs de biocides dans le système de collecte des eaux usées de la Communauté d’Agglomération du Grand Poitiers et évaluation de la contribution du CHU à ces rejets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Printemps-Vacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicolas-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pagotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Plaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux, 20ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 20p</w:t>
@@ -4603,77 +4603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal care products removal during chlorination of aqueous solutions ; impact of bromide and ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMEC16 – 16th European Meeting on Emerging contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Chemistry and the Environment (ACE), Nov 2015, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,351 +4692,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolyse de solutions aqueuses de tembotrione et de sulcotrione : impact sur la toxicité et la biodégradabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact de la chloration sur la dégradation d’un filtre UV organique présent dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Gallard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRUTTEE – Groupement de recherche universitaire sur les techniques de traitement et d’épuration des eaux; GRESE – Groupement de recherche eau, sol, environnement (Université de Limoges), Oct 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">JIE 2014 – Journées Information Eaux, 21e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Professionnels de Traitement des Eaux et des Nuisances (APTEN); Équipe Chimie de l’Eau de l’IC2MP (CNRS/Université de Poitiers), Nov 2014, Poitiers, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418879v1</w:t>
+                <w:t xml:space="preserve">hal-04416901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la chloration sur la dégradation d’un filtre UV organique présent dans les eaux</w:t>
+                <w:t xml:space="preserve">Impact de la chloration sur la dégradation d’un filtre UV oragnique présent dans les eaux : effet de la matrice inorganique de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Berne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIE 2014 – Journées Information Eaux, 21e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Professionnels de Traitement des Eaux et des Nuisances (APTEN); Équipe Chimie de l’Eau de l’IC2MP (CNRS/Université de Poitiers), Nov 2014, Poitiers, France. 10 p</w:t>
+              <w:t xml:space="preserve">10e congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRUTTEE – Groupement de recherche universitaire sur les techniques de traitement et d’épuration des eaux; GRESE – Groupement de recherche eau, sol, environnement (Université de Limoges), Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416901v1</w:t>
+                <w:t xml:space="preserve">hal-04418871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la chloration sur la dégradation d’un filtre UV oragnique présent dans les eaux : effet de la matrice inorganique de l’eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photolyse de solutions aqueuses de tembotrione et de sulcotrione : impact sur la toxicité et la biodégradabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tawk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Berne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRUTTEE – Groupement de recherche universitaire sur les techniques de traitement et d’épuration des eaux; GRESE – Groupement de recherche eau, sol, environnement (Université de Limoges), Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418871v1</w:t>
+                <w:t xml:space="preserve">hal-04418879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la photolyse sur la toxicité et la biodégradabilité de solutions aqueuses de tembotrione et de sulcotrione</w:t>
               </w:r>
@@ -5048,51 +5048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tawk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5143,64 +5143,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la chloration sur la dégradation d’un filtre UV organique contenu dans les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14es Journées francophones des jeunes physico-chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France (SCF); Société Française de Physique (SFP), Oct 2013, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5219,316 +5219,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NDMA formation mechanism by chloramination of tertiary amines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détermination de la présence de médicaments dans des biofilms de rivière à l'échelle d'un bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verzeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 AWWA Water Quality Technology Conference &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">20èmes Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211527v1</w:t>
+                <w:t xml:space="preserve">hal-00806143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la présence de médicaments dans des biofilms de rivière à l'échelle d'un bassin versant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NDMA formation mechanism by chloramination of tertiary amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2012 AWWA Water Quality Technology Conference &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806143v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’activité anti-Candida spp de désinfectants utilisés dans le traitement des lignes d’eau des units dentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5560,316 +5560,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of organic contaminants by natural manganese oxide : a column study</w:t>
+                <w:t xml:space="preserve">Evaluation of MnO2 bed filter for the removal of pharmaceutical compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Borer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">H. Mestankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2011 – 13th EuCheMS International Conference on Chemistry and the Environment « Emerging Issues in Environmental Chemistry: from Basic Research to Implementation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">242nd National Meeting of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418820v1</w:t>
+                <w:t xml:space="preserve">hal-04416825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of MnO2 bed filter for the removal of pharmaceutical compounds</w:t>
+                <w:t xml:space="preserve">Removal of organic contaminants by natural manganese oxide : a column study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schirmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">P. Borer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">242nd National Meeting of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Denver (Colorado, USA), United States</w:t>
+              <w:t xml:space="preserve">ICCE 2011 – 13th EuCheMS International Conference on Chemistry and the Environment « Emerging Issues in Environmental Chemistry: from Basic Research to Implementation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416825v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité de molécules pharmaceutiques lors de la filtration d'eau sur oxyde de manganèse naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5946,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soufan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6058,77 +6058,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasma Hamdi El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Touffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFJPC11 – 11es Journées francophones des jeunes physico-chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France (SCF); Société Française de Physique (SFP), Oct 2010, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6179,77 +6179,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasma Hamdi El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soufan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European meeting on environmental chemistry (EMEC10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soufan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,51 +6399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous ozonation and chlorination kinetics comparison of some endocrine disruptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6520,51 +6520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination par le chlore et l'ozone de composés perturbateurs endocriniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6641,51 +6641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation par le chlore de composés organiques à effets modulateurs endocriniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,64 +6781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biocides émergents présents dans les eaux usées urbaines de la Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fatin-Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6876,103 +6876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et valorisation des margines au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Moustafa Fleyfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasma Hamdi El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès international du Gruttee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
@@ -7014,90 +7014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principaux émetteurs de produits biocides à l’échelle d’une agglomération : contribution d’un établissement hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Printemps-Vacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicolas-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Eau et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
@@ -7139,51 +7139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du devenir des herbicides tembotrione et sulcotrione au cours de la chloration et de l’ozonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tawk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du devenir des herbicides tembotrione et sulcotrione au cours de la chloration et de l’ozonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tawk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,64 +7368,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7480,51 +7480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinductive degradation of 17β-estradiol and isoproturon by natural dissolved organic matter under simulated sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7601,51 +7601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soufan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution chimique et microbiologique des eaux : un problème de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7951,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30972-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Moustafa Fleyfel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allavena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00672-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasma Hamdi El Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.10.035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Abdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dossier-Berne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11503-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rauwel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanchier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3882-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tawk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2016.1257933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dossier-Berne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touffet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR8F0R04-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soufan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.05.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W4X3HS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.05.086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJ7QXKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FND0B80D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjar Hamdi El" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Journel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.09.035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31D2T6W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.03.056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J25GS4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Duguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.07.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MBM1KWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.07.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H13DV8Z5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV9V1XM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0501619" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJDPN7T1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es040006e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TDTZHQVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart Remaury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontlevoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayraud-Thevenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418988v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Printemps-Vacquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicolas-Herman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pagotto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reisser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mondamert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verzeni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deborde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Huguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Gunten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416825v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mestankova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schirmer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jomier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fatin-Rouge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe For&#234;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Moustafa Fleyfel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fakhoury Sayegh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allavena" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-024-00672-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deborde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30972-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasma Hamdi El Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2022.10.035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Abdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dossier-Berne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11503-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rauwel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blanchier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3882-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tawk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2016.1257933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deborde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dossier-Berne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2049-632X.12127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Touffet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2014.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR8F0R04-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soufan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legube" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.05.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W4X3HS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.05.086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJ7QXKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gallard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FND0B80D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Najjar Hamdi El" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Journel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.09.035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31D2T6W4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01201597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3023094" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.03.056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J25GS4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02379.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Duguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legube" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.07.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MBM1KWT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.07.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H13DV8Z5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Barron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.03.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV9V1XM7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0501619" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJDPN7T1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es040006e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TDTZHQVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart Remaury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Berne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419062v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417728v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontlevoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ayraud-Thevenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Printemps-Vacquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicolas-Herman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pagotto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reisser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mondamert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Caupos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verzeni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deborde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01211527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Huguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mestankova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schirmer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Gunten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jomier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418800v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418770v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416683v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fatin-Rouge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419557v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thevenot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Guet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Caupos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe For&#234;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>