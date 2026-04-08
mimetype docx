--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1152,226 +1152,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Après la crise, un tourisme durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Économie politique, 3 (91), pp. 8-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olympic Charter Evolution Shaped by Urban Strategies and Stakeholder’s Governance: From Pierre de Coubertin to the Olympic Agenda 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Condessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Nunes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (5), pp.545-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09523367.2021.1947251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309419v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04309457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation des Jeux Olympiques et Paralympiques tourisme et Image des quartiers en Seine-Saint-Denis : quelques éléments à partir d’une enquête sur la perception des franciliens</w:t>
               </w:r>
@@ -1433,5876 +1433,5876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques changeront-ils l’image de la Seine-Saint-Denis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de localisation des entreprises et usage du TGV autour des gares centrales et périphériques dans une ville intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Noeuds de Transport Marchés immobiliers Proximités subies, Janvier (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.201.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terminaux mobiles contribuent-ils à renouveler les pratiques des touristes ? Le cas des Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre Jeux Olympiques et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (hiver 2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des territoires hôtes des Jeux Olympiques et Paralympiques : revue de la littérature et enjeux pour Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (hiver 2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de COVID-19, un outil au service de l’innovation pour repenser le tourisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'instant recherche - CPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Repenser le tourisme, numéro spécial AsTRES (n°14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the reasons for companies to locate around central versus peripheral high-speed rail stations different? The cases of Reims central station and Champagne-Ardenne station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312962v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.574-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2019.1567111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of metropolitan integration and type of HSR connections on developments around stations. The case of cities within one hour from Madrid and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Mohíno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.156-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563475.2018.1524289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques, résilience et pérennité des destinations touristiques : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Safaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coprésence des touristes et des habitants au cœur de la résilience du tourisme urbain. Une analyse du marché de Noël des Champs Elysées à partir de données d’enquêtes et des téléphones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande vitesse ferroviaire dans les pays en développement et les possibles inégalités d’usage. Une illustration par le cas du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 | 2018, pp.111-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central versus Peripheral High-Speed Rail Stations: Opportunities For Companies to Relocate? The cases of Reims Central Station and Champagne-Ardenne Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Alta Velocidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.137-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does High Speed Rail Affect the Behaviour of Firms Located in Districts around Central Stations? The Results of Two Surveys Conducted in Reims in 2008 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.3017-3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing ex ante the wider effects of high-speed rail service in cities? The lessons drawn from a service innovation-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.105-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La desserte ferroviaire à grande vitesse influence-t-elle le choix de destinations touristiques? Le cas de Disneyland Paris et du Futuroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed rail service and local sustainable development. A qualitative survey in eight French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-2 (2), pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06930-0.p.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed High-Speed, Conventional and Metro Central Rail Stations as Places to Work: The Case Study of Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cavuoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open transportation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874447801610010108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Speed Rail, Corporate Real Estate and Firm Location in the Central Business District: The Results from Two Surveys (2008; 2014) in Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open transportation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (Suppl-1, M2), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874447801610010007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes TGV et localisation des entreprises dans les quartiers de gare : une activation du potentiel de proximité avec Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69-70 | 2016, pp.3-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does high-speed rail affect destination choice for tourism purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors Associated with Long-Term Outcome of Endoscopic Thoracic Sympathectomy for Palmar Hyperhidrosis: A Questionnaire Survey in a Cohort of French Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (3), pp.805-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.13273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en service des dessertes TGV et gouvernance dans le domaine du tourisme : le cas de villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From low-cost airlines to low-cost high-speed rail? The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed rail systems and tourists’ destination choice: the case studies of paris and madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Development and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.399-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/sdp-v10-n3-399-410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can High Speed Rail Foster the Choice of Destination for Tourism Purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Transportation: Can we do more with less resources? – 16th Meeting of the Euro Working Group on Transportation – Porto 2013, 111, pp.166-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation individuelle et collective et développement de l’œnotourisme en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed trains and tourists: what is the link? Evidence from the French and Spanish capitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/ut140021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets structurants des infrastructures de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Beaucire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), p. 51-67 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.431.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation touristique du patrimoine et dessertes TGV. Le cas de quatre villes intermédiaires proches de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Noeuds de Transport Marchés immobiliers Proximités subies, Janvier (1), pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.201.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, décmbr (5), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.145.0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des patrimoines et dynamique régionale. Quelques enseignements à partir du cas du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du lien entre grande vitesse ferroviaire et territoires : un chantier scientifique encore ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grande vitesse ferroviaire et territoires, 2013 (03), pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898013003014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature (article)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.15-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte ferroviaire à grande vitesse et tourisme : entre accessibilité, image et outil de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (hiver 2020)</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'instant recherche - CPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Repenser le tourisme, numéro spécial AsTRES (n°14)</w:t>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques changeront-ils l’image de la Seine-Saint-Denis ?</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes TGV et tourismes urbain et d’affaires : entre attentes dans les villes de France et renforcement de la double centralité parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediapart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grande vitesse ferroviaire et territoires, 2013 (03), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898013003038a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte TGV et villes petites et moyennes. Une illustration par le cas du tourisme à Arras, Auray, Charleville-Mézières et Saverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...184 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 | 2018, pp.111-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12174⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 63 | 2013, pp.33-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Alta Velocidad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp 215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">José de Ureña</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planning Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13563475.2018.1524289⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Risques, résilience et pérennité des destinations touristiques : une introduction</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des pôles de compétitivité : la question de l’articulation entre compétitivité des entreprises et compétitivité des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Larbi Safaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13938⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.255-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature (article)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (106), pp.215-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligne à Grande Vitesse et marchés immobiliers résidentiels à Reims : entre attractivité, aménités et anticipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.313-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse, activation des ressources spécifiques et développement du tourisme urbain : le cas de l’agglomération rémoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Cavuoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open transportation Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°1-2, pp.65-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte ferroviaire à grande vitesse, activation des ressources spécifiques et développement du tourisme: le cas de l'agglomération rémoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open transportation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874447801610010007⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.6669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligne à Grande Vitesse et marchés immobiliers résidentiels à Reims : entre attractivité, aménités et anticipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, mai (2), pp.3136336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.102.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte TGV et localisation des entreprises dans les quartiers d’affaires : nouvelle accessibilité ou nouvelle offre de bureaux ? Le cas de la gare centre de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 69-70 | 2016, pp.3-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12152⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 56 | 2009, pp.37-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations relationnelles, nouvelles offres de service et valorisation des nouvelles infrastructures de transport. Le cas d'une plateforme multimodale et d'une desserte TGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea La Pietra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 | 2009, pp.63-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La desserte ferroviaire à grande vitesse influence-t-elle le choix de destinations touristiques? Le cas de Disneyland Paris et du Futuroscope</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport et organisation spatiale. Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 | 2006, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ligne à grande vitesse Est-européenne en région Champagne-Ardenne : un outil au service d'un processus de métropolisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ligne Grande vitesse Est-européenne en région Champagne-Ardenne : Un outil au service d’un processus de Métropolisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp. 171-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV-Est Européenne en Champagne-Ardenne : quels effets sur la cohésion territoriale champardennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...40 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...649 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, décmbr (5), pp.865. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 2 pp. 245-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrivée de la LGV en Champagne-Ardenne et la nécessaire réorganisation des rapports de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 | 2013, pp.33-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12126⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 49 | 2006, pp.51-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV Est-Européenne en Champagne-Ardenne : quels effets sur la cohésion territoriale champardennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...684 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, pp.313-336</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, juillet (2), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.062.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1064 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,64 +7366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LGV : UN OUTIL D'OUVERTURE DES ESPACES ET DE RENFORCEMENT DE L'ATTRACTIVITE TOURISTIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,50 +8096,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme de demain, un tourisme durable ? Voyage au cœur des contradictions associées à la reprise du tourisme post-pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tahiti, Papeete French Polynesia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rio 2016 Olympic and Paralympic Games: tourism and legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8161,237 +8230,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Heritage &amp; Tourism Innovation: Responding to the challenges in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic agenda 2020, Effects on the Games’ urban concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tahiti, Papeete French Polynesia, France</w:t>
+              <w:t xml:space="preserve">International Conference Grand Projects – Urban legacies of the late 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OLYMPIC AGENDA 2020, Effects on the Games’ urban concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DINÂMIA’CET - Iscte, Centre for Socioeconomic and Territorial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High speed rail and spatial equity in developing countries: the case of Turkish high-speed railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and appropriation of digital technology: evolution versus revolution? The case of the Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8420,552 +8718,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">webinaire AIMTD (2021), conférence AIMTD (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 pandemic, an opportunity to innovate and rethink tourism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECC International Virtual Seminar “Connectivity and Tourism Recovery from Covid-19: what have we learned so far?” and CETOP international conference “New challenges for tourism in a post-COVID world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tahiti, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Paris 2024 Olympic Games on tourism: a first analysis of an ex ante survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidding for Olympic and Paralympic Games, transportation investments and tourism: the case of Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing the paradigm in Olympic Urban Planning: Olympic Charter, Olympic Agenda 2020, and Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo dos Santos Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Games and tourism : an ex ante analysis of arrival intentions - The cases of Tokyo 2020 and Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moussi-Beylie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arima Takayuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Minami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de 2024 et image des territoires hôtes : résultats d'une enquête auprès des franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8994,73 +9292,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de l'Astres, 3ème congrès de l'ORME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mobile devices renew urban tourism practices? The case of the Champs Elysees in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9076,424 +9374,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Moroccan Section of the Regional Science Association International, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic and Paralympic Games and tourism: toward a time and place‐based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CETOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329610v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">hal-03328955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a heritage of Olympics in terms of airline networks to the host city? The case of Rio de Janeiro</w:t>
               </w:r>
@@ -10008,181 +10008,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High Speed Rail And Firms’ Location: What Can Developing Countries Learn From The Literature Review?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th UIC World Congress on High Speed Rail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Games and tourism: which accompanying policies for Paris 2024?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AsTRES International Conference Tourism, Heritage And Public Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsTRES, TP3, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M-tourisme et territoires, une analyse en termes d’innovations de services territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed rail in developing countries: Which use in terms of tourism mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices in M-tourism in the cities: The case of the Champs Elysees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10198,168 +10349,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th ERSA Congress “Places for People: Innovative, Inclusive and liveable Regions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility Of Touristic Destinations From High Speed Rail Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hediye Tuydes Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulcin Dalkic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UIC World Congress on High Speed Rail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-tourism et renouvellement du tourisme urbain. Le cas des Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10375,389 +10526,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic Games and tourism : why such an heterogeneity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence "Olympic Games : state of the art"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des terminaux mobiles par les touristes en destination et stratégies de la part des acteurs du tourisme en France, une analyse en termes de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le tourisme à l'ère des réseaux sociaux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Supérieure de Technologie (EST) d’Essaouira – Université Cadi Ayyad, Apr 2018, Essaouira, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralité versus périphérie et choix de localisation des entreprises autour des gares desservies par la grande vitesse ferroviaire, Les cas des gares de Reims-centre et Reims-Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10795,64 +10795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central versus peripheral HSR stations: opportunities for companies to relocate? The cases of Reims central station and Champagne-Ardenne station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10890,64 +10890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High Speed Rail and real estate programs in an intermediate city in France : a renewed dynamism from local firms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10979,813 +10979,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High Speed Railways and Local Growth: An Exploratory Assessment Based on the French Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Board Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 1p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed Rail Station, Service Innovations And Temporary Office Space For Mobile Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High Speed Railway System and the Tourism Market: Between Accessibility, Image and Coordination Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sposaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Saint-Petersburg, Russia. pp.26 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes ferroviaires à grande vitesse et dynamisme économique local : Une analyse économétrique exploratoire sur les unités urbaines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, paris, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2013, 50ème colloque de l’Association des sciences régionales de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Belgique. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de travail temporaires dans les gares TGV: Une innovation de service pour la conquête du marché métropolitain des professionnels mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 1p</w:t>
+              <w:t xml:space="preserve">Colloque International du LabeX Futurs Urbains: Métropoles et aménagements métropolitains : quelles dynamiques d'innovations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of High-Speed train services and urban and business tourisms in France - Perspectives from Paris and other French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th World Conference on Transport Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does High Speed Rail services influence tourists’choice? Some concerns from Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Parlermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can High Speed Rail foster the choice of destination for tourism purpose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135526v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-00877690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d'affaires - Regards croisés sur la Province et l'Île-de-France</w:t>
               </w:r>
@@ -11866,51 +11866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d’affaires - Regards croisés sur la Province et l'Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'ASRDLF "Industrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11948,51 +11948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland Paris et du Futuroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12220,64 +12220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12341,51 +12341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande vitesse ferroviaire et développement economique local : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12462,64 +12462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12894,178 +12894,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">City and Tourism : Events in cities: between tourism attractiveness and negative externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City &amp; Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (1), 74 p., 2023, 10.21494/ISTE.OP.2023.0929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">International Mega-Events, Urban Changes and Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convention and Event Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Issue 2, 2023, Special issue after the ORME-AsTRES 2021 Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311754v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04109200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale</w:t>
               </w:r>
@@ -13159,51 +13159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13405,64 +13405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Safaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14382,64 +14382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the reasons for companies to locate around central versus peripheral high-speed rail stations different? The case of Reims central station and Champagne-Ardenne station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14639,50 +14639,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The relationship between Olympic Games and tourism: why such heterogeneity? Towards a place-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, debates and controversy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire, tourisme et métropolisation dans les pays en développement : Le cas du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Alba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque APERAU : Comment la mondialisation transforme les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-139, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learnings from the past to understand the future of the games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14695,402 +14837,260 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the olympic games: Uncertainty, debate and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 224 p., 2020, 9781032338118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Learnings from the past to understand the future of the games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019, Advances in Tourism, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between Olympic Games and tourism: why such heterogeneity? Towards a place-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, debates and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, Routledge, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Rail Services and tourism expansion: the need for cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15132,64 +15132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed railway, service innovations and urban and business tourisms developement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15227,64 +15227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed railway, service innovations and urban and business tourisms development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16169,90 +16169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessertes TGV et dynamiques économiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16304,64 +16304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et opportunités de la Grande Vitesse Ferroviaire en termes de développement local et de développement durable : une analyse fondée sur la production et l'appropriation des innovations de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16409,64 +16409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et opportunités de la Grande Vitesse Ferroviaire en termes de développement local et de développement durable : une analyse fondée sur la production et l'appropriation des innovations de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16858,51 +16858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0929" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.2.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ba&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15470148.2022.2156643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2022.2045257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#225;rio Mac&#225;rio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Vita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Condessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nunes da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Condessa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nunes da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1947251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1567111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Moh&#237;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ure&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2018.1524289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Kadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levet-Labry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13938" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit-Bazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cavuoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12152" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La Pietra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2014.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Z07SM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Vassallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v10-n3-399-410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vassallo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut140021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0865" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Vandenbossche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beckerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0016-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.255-271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckerich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanquart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbossche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bazin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.6669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12086" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Bas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328999v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moussi-Beylie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Takayuki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Minami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo dos Santos Lopes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329610v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328955v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328517v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Tuydes Yaman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Dalkic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328522v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sposaro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960195v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962384v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hedouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Boualem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31858.45769" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bosserelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rasselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-tourism-management-and-marketing-9781800377479.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313539v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/international-encyclopedia-of-transportation/vickerman/978-0-08-102671-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313524v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Urena" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0929" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.2.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ba&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15470148.2022.2156643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2022.2045257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#225;rio Mac&#225;rio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Vita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Condessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nunes da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Condessa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nunes da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1947251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1567111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Moh&#237;no" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ure&#241;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2018.1524289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Kadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levet-Labry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13938" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12174" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit-Bazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La Pietra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cavuoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Benoit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2014.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Z07SM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Vassallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v10-n3-399-410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vassallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut140021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Vandenbossche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beckerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0016-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.255-271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bazin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.6669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12086" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Bas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328980v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo dos Santos Lopes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moussi-Beylie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Takayuki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Minami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Tuydes Yaman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Dalkic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328522v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sposaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109200v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hedouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Boualem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31858.45769" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bosserelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rasselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-tourism-management-and-marketing-9781800377479.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313539v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/international-encyclopedia-of-transportation/vickerman/978-0-08-102671-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Urena" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>