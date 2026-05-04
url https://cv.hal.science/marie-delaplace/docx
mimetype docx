--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -429,6880 +429,6880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.9000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La visée touristique de l’évènementiel » introduction du n° spécial de la Revue Marketing Territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (hiver 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidding for Olympic and Paralympic games, a tool for transportation investments and tourism? The case of Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Baş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convention and Event Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.182-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15470148.2022.2156643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 et images de Paris Résultats de deux enquêtes ex-ante auprès des touristes et des Franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.9000⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.8982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uses and practices of digital services in a situation of mobility: evolution versus revolution? The case of the Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (9), pp.1824-1843. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2022.2045257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09654313.2022.2045257⟩</w:t>
+                <w:t xml:space="preserve">hal-04309406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Long-Standing Issue of Mobility at the Olympics: From Host Cities to Host Regions in the Ongoing Case Study of Milan–Cortina 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosário Macário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14020910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Charter Evolution Shaped By Urban Strategies And Stakeholders’ Governance, From Pierre De Coubertin To The Olympic Agenda 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise, un tourisme durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Économie politique, 3 (91), pp. 8-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Charter Evolution Shaped by Urban Strategies and Stakeholder’s Governance: From Pierre de Coubertin to the Olympic Agenda 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (5), pp.545-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1947251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation des Jeux Olympiques et Paralympiques tourisme et Image des quartiers en Seine-Saint-Denis : quelques éléments à partir d’une enquête sur la perception des franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro spécial « Tourisme et patrimoine dans l'espace urbain : repenser les cohabitations », 76 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des territoires hôtes des Jeux Olympiques et Paralympiques : revue de la littérature et enjeux pour Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (hiver 2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.8982⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Rosário Macário</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de localisation des entreprises et usage du TGV autour des gares centrales et périphériques dans une ville intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14020910⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Noeuds de Transport Marchés immobiliers Proximités subies, Janvier (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.201.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Après la crise, un tourisme durable ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terminaux mobiles contribuent-ils à renouveler les pratiques des touristes ? Le cas des Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1947251⟩</w:t>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre Jeux Olympiques et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro spécial « Tourisme et patrimoine dans l'espace urbain : repenser les cohabitations », 76 (1)</w:t>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (hiver 2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de COVID-19, un outil au service de l’innovation pour repenser le tourisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'instant recherche - CPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Repenser le tourisme, numéro spécial AsTRES (n°14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques changeront-ils l’image de la Seine-Saint-Denis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediapart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the reasons for companies to locate around central versus peripheral high-speed rail stations different? The cases of Reims central station and Champagne-Ardenne station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.574-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2019.1567111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coprésence des touristes et des habitants au cœur de la résilience du tourisme urbain. Une analyse du marché de Noël des Champs Elysées à partir de données d’enquêtes et des téléphones mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande vitesse ferroviaire dans les pays en développement et les possibles inégalités d’usage. Une illustration par le cas du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 | 2018, pp.111-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central versus Peripheral High-Speed Rail Stations: Opportunities For Companies to Relocate? The cases of Reims Central Station and Champagne-Ardenne Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Alta Velocidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.137-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of metropolitan integration and type of HSR connections on developments around stations. The case of cities within one hour from Madrid and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Mohíno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.156-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563475.2018.1524289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques, résilience et pérennité des destinations touristiques : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Safaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing ex ante the wider effects of high-speed rail service in cities? The lessons drawn from a service innovation-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.105-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does High Speed Rail Affect the Behaviour of Firms Located in Districts around Central Stations? The Results of Two Surveys Conducted in Reims in 2008 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.3017-3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes TGV et localisation des entreprises dans les quartiers de gare : une activation du potentiel de proximité avec Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69-70 | 2016, pp.3-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed rail service and local sustainable development. A qualitative survey in eight French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-2 (2), pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06930-0.p.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed High-Speed, Conventional and Metro Central Rail Stations as Places to Work: The Case Study of Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cavuoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open transportation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874447801610010108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Speed Rail, Corporate Real Estate and Firm Location in the Central Business District: The Results from Two Surveys (2008; 2014) in Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open transportation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (Suppl-1, M2), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874447801610010007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does high-speed rail affect destination choice for tourism purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La desserte ferroviaire à grande vitesse influence-t-elle le choix de destinations touristiques? Le cas de Disneyland Paris et du Futuroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en service des dessertes TGV et gouvernance dans le domaine du tourisme : le cas de villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors Associated with Long-Term Outcome of Endoscopic Thoracic Sympathectomy for Palmar Hyperhidrosis: A Questionnaire Survey in a Cohort of French Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (3), pp.805-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.13273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed rail systems and tourists’ destination choice: the case studies of paris and madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Development and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.399-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/sdp-v10-n3-399-410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From low-cost airlines to low-cost high-speed rail? The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation individuelle et collective et développement de l’œnotourisme en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets structurants des infrastructures de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Beaucire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), p. 51-67 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.431.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation touristique du patrimoine et dessertes TGV. Le cas de quatre villes intermédiaires proches de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Noeuds de Transport Marchés immobiliers Proximités subies, Janvier (1), pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.201.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, décmbr (5), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.145.0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed trains and tourists: what is the link? Evidence from the French and Spanish capitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/ut140021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des patrimoines et dynamique régionale. Quelques enseignements à partir du cas du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Nacima Baron</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du lien entre grande vitesse ferroviaire et territoires : un chantier scientifique encore ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grande vitesse ferroviaire et territoires, 2013 (03), pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898013003014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can High Speed Rail Foster the Choice of Destination for Tourism Purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Transportation: Can we do more with less resources? – 16th Meeting of the Euro Working Group on Transportation – Porto 2013, 111, pp.166-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte ferroviaire à grande vitesse et tourisme : entre accessibilité, image et outil de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kebir</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...437 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte TGV et villes petites et moyennes. Une illustration par le cas du tourisme à Arras, Auray, Charleville-Mézières et Saverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...405 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 | 2018, pp.111-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12174⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 63 | 2013, pp.33-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes TGV et tourismes urbain et d’affaires : entre attentes dans les villes de France et renforcement de la double centralité parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Alta Velocidad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grande vitesse ferroviaire et territoires, 2013 (03), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898013003038a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature (article)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.15-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp 215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La desserte ferroviaire à grande vitesse influence-t-elle le choix de destinations touristiques? Le cas de Disneyland Paris et du Futuroscope</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des pôles de compétitivité : la question de l’articulation entre compétitivité des entreprises et compétitivité des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.255-271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature (article)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (106), pp.215-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligne à Grande Vitesse et marchés immobiliers résidentiels à Reims : entre attractivité, aménités et anticipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.313-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse, activation des ressources spécifiques et développement du tourisme urbain : le cas de l’agglomération rémoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, N°1-2, pp.65-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte ferroviaire à grande vitesse, activation des ressources spécifiques et développement du tourisme: le cas de l'agglomération rémoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06930-0.p.0067⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.6669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligne à Grande Vitesse et marchés immobiliers résidentiels à Reims : entre attractivité, aménités et anticipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Cavuoto</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open transportation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874447801610010108⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, mai (2), pp.3136336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.102.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte TGV et localisation des entreprises dans les quartiers d’affaires : nouvelle accessibilité ou nouvelle offre de bureaux ? Le cas de la gare centre de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 69-70 | 2016, pp.3-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12152⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 56 | 2009, pp.37-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations relationnelles, nouvelles offres de service et valorisation des nouvelles infrastructures de transport. Le cas d'une plateforme multimodale et d'une desserte TGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea La Pietra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 | 2009, pp.63-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport et organisation spatiale. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.13273⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 | 2006, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ligne à grande vitesse Est-européenne en région Champagne-Ardenne : un outil au service d'un processus de métropolisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ligne Grande vitesse Est-européenne en région Champagne-Ardenne : Un outil au service d’un processus de Métropolisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp. 171-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV-Est Européenne en Champagne-Ardenne : quels effets sur la cohésion territoriale champardennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delaplace</w:t>
-[...83 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...550 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, décmbr (5), pp.865. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 2 pp. 245-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrivée de la LGV en Champagne-Ardenne et la nécessaire réorganisation des rapports de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...606 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 | 2013, pp.33-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12126⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 49 | 2006, pp.51-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...203 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV Est-Européenne en Champagne-Ardenne : quels effets sur la cohésion territoriale champardennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delaplace</w:t>
-[...83 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...355 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, pp.313-336</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, juillet (2), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.062.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...1064 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,64 +7366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LGV : UN OUTIL D'OUVERTURE DES ESPACES ET DE RENFORCEMENT DE L'ATTRACTIVITE TOURISTIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7614,51 +7614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les JOP de Paris 2024 : un outil au service d’un changement d’image de la Seine-Saint-Denis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7696,51 +7696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris 2024 Olympic Games and image of host territories: the case of Seine-Saint-Denis department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,77 +7791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Olympiade Culturelle : relation entre les acteurs et enjeux de la labellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Munsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8020,51 +8020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Résistance Olympique’: The Urban Impact of Paris 2024 through the Lens of Local Opposition Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,302 +8096,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rio 2016 Olympic and Paralympic Games: tourism and legacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Heritage &amp; Tourism Innovation: Responding to the challenges in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tourisme de demain, un tourisme durable ? Voyage au cœur des contradictions associées à la reprise du tourisme post-pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tahiti, Papeete French Polynesia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gignon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidding for Olympic and Paralympic Games, transportation investments and tourism: the case of Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Heritage &amp; Tourism Innovation: Responding to the challenges in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practice and appropriation of digital technology: evolution versus revolution? The case of the Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Auger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
+              <w:t xml:space="preserve">webinaire AIMTD (2021), conférence AIMTD (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 pandemic, an opportunity to innovate and rethink tourism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PECC International Virtual Seminar “Connectivity and Tourism Recovery from Covid-19: what have we learned so far?” and CETOP international conference “New challenges for tourism in a post-COVID world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tahiti, French Polynesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of Paris 2024 Olympic Games on tourism: a first analysis of an ex ante survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de 2024 et image des territoires hôtes : résultats d'une enquête auprès des franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l'Astres, 3ème congrès de l'ORME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing the paradigm in Olympic Urban Planning: Olympic Charter, Olympic Agenda 2020, and Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo dos Santos Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Games and tourism : an ex ante analysis of arrival intentions - The cases of Tokyo 2020 and Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moussi-Beylie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arima Takayuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Minami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do mobile devices renew urban tourism practices? The case of the Champs Elysees in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moroccan Section of the Regional Science Association International, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic and Paralympic Games and tourism: toward a time and place‐based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference CETOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic agenda 2020, Effects on the Games’ urban concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8433,73 +9253,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Grand Projects – Urban legacies of the late 20th century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High speed rail and spatial equity in developing countries: the case of Turkish high-speed railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLYMPIC AGENDA 2020, Effects on the Games’ urban concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8541,1002 +9443,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DINÂMIA’CET - Iscte, Centre for Socioeconomic and Territorial Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a heritage of Olympics in terms of airline networks to the host city? The case of Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...892 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd conference ORME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9699,51 +9699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the Olympics affect airline networks to the host city? The case of Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9945,51 +9945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the legacy of mega-events in the context of the Olympics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual conference for the Center for Sociocultural Sport and Olympic Research (CSSOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Fullerton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10008,756 +10008,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Rail And Firms’ Location: What Can Developing Countries Learn From The Literature Review?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-speed rail in developing countries: Which use in terms of tourism mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-tourisme et territoires, une analyse en termes d’innovations de services territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibility Of Touristic Destinations From High Speed Rail Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hediye Tuydes Yaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulcin Dalkic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UIC World Congress on High Speed Rail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices in M-tourism in the cities: The case of the Champs Elysees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th ERSA Congress “Places for People: Innovative, Inclusive and liveable Regions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-tourism et renouvellement du tourisme urbain. Le cas des Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sion, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages des terminaux mobiles par les touristes en destination et stratégies de la part des acteurs du tourisme en France, une analyse en termes de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser le tourisme à l'ère des réseaux sociaux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure de Technologie (EST) d’Essaouira – Université Cadi Ayyad, Apr 2018, Essaouira, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Games and tourism : why such an heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conférence "Olympic Games : state of the art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic Games and tourism: which accompanying policies for Paris 2024?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AsTRES International Conference Tourism, Heritage And Public Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AsTRES, TP3, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...258 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Speed Rail And Firms’ Location: What Can Developing Countries Learn From The Literature Review?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UIC World Congress on High Speed Rail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03328486v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralité versus périphérie et choix de localisation des entreprises autour des gares desservies par la grande vitesse ferroviaire, Les cas des gares de Reims-centre et Reims-Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10795,64 +10795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central versus peripheral HSR stations: opportunities for companies to relocate? The cases of Reims central station and Champagne-Ardenne station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10890,64 +10890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High Speed Rail and real estate programs in an intermediate city in France : a renewed dynamism from local firms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10979,813 +10979,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-speed Rail Station, Service Innovations And Temporary Office Space For Mobile Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Speed Railway System and the Tourism Market: Between Accessibility, Image and Coordination Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sposaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th European Regional Science Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Saint-Petersburg, Russia. pp.26 - 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High Speed Railways and Local Growth: An Exploratory Assessment Based on the French Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of High-Speed train services and urban and business tourisms in France - Perspectives from Paris and other French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, paris, France</w:t>
+              <w:t xml:space="preserve">The 13th World Conference on Transport Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">High Speed Railway System and the Tourism Market: Between Accessibility, Image and Coordination Tool</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does High Speed Rail services influence tourists’choice? Some concerns from Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sposaro</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th European Regional Science Association Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Saint-Petersburg, Russia. pp.26 - 29</w:t>
+              <w:t xml:space="preserve">53rd ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Parlermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can High Speed Rail foster the choice of destination for tourism purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessertes ferroviaires à grande vitesse et dynamisme économique local : Une analyse économétrique exploratoire sur les unités urbaines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2013, 50ème colloque de l’Association des sciences régionales de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Belgique. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de travail temporaires dans les gares TGV: Une innovation de service pour la conquête du marché métropolitain des professionnels mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du LabeX Futurs Urbains: Métropoles et aménagements métropolitains : quelles dynamiques d'innovations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00877690v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">hal-01135526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d'affaires - Regards croisés sur la Province et l'Île-de-France</w:t>
               </w:r>
@@ -11866,51 +11866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d’affaires - Regards croisés sur la Province et l'Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'ASRDLF "Industrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11948,51 +11948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland Paris et du Futuroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12220,90 +12220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12341,90 +12341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande vitesse ferroviaire et développement economique local : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12462,64 +12462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12894,50 +12894,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International Mega-Events, Urban Changes and Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convention and Event Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Issue 2, 2023, Special issue after the ORME-AsTRES 2021 Congress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">City and Tourism : Events in cities: between tourism attractiveness and negative externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12946,169 +13015,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City &amp; Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (1), 74 p., 2023, 10.21494/ISTE.OP.2023.0929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">International Mega-Events, Urban Changes and Tourism</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro special (22), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13146,64 +13146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13405,64 +13405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Safaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13704,51 +13704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2019, Advances in Tourism, 9780367223960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13788,51 +13788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the Olympic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 1, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14054,51 +14054,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image’ change linked to Paris 2024 Olympic Games in Seine-Saint-Denis and Tourism: a possible legacy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14382,64 +14382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the reasons for companies to locate around central versus peripheral high-speed rail stations different? The case of Reims central station and Champagne-Ardenne station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14475,462 +14475,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-Speed Rail and the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roger Vickerman, International Encyclopedia of Transportation, 1st Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780081026724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la gare hub de transport à la gare hub urbain : quelles perspectives pour les villes petites et moyennes en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julien Aldhuy, Vincent Gollain et Fabien Nadou. Aménagement économique des territoires : Théories et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Collection Théories et pratiques, 979-10-94385-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">High-Speed Rail and the City</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learnings from the past to understand the future of the games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roger Vickerman, International Encyclopedia of Transportation, 1st Edition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9780081026724</w:t>
+              <w:t xml:space="preserve">Hosting the olympic games: Uncertainty, debate and controversy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 224 p., 2020, 9781032338118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between Olympic Games and tourism: why such heterogeneity? Towards a place-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, debates and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande vitesse ferroviaire, tourisme et métropolisation dans les pays en développement : Le cas du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'Alba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque APERAU : Comment la mondialisation transforme les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-139, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Learnings from the past to understand the future of the games</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Learnings from the past to understand the future of the games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019, Advances in Tourism, </w:t>
@@ -15046,51 +15046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Rail Services and tourism expansion: the need for cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15132,64 +15132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed railway, service innovations and urban and business tourisms developement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15227,64 +15227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed railway, service innovations and urban and business tourisms development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15519,51 +15519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques de Paris 2024 Un méga-événement pour dynamiser la mégarégion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15594,51 +15594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wider economic impacts of transportation infrastructure: Task Force 3 - Infrastructure investment and financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15757,51 +15757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes d’impact du site olympique de Vaires-sur-Marne - Image et attractivité du territoire - Impact économique et environnemental des événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15832,90 +15832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Segay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Paris 2024. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -15950,90 +15950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Segay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel; Observatoire pour la Recherche sur les Mega Evènements. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16103,51 +16103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16169,103 +16169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessertes TGV et dynamiques économiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PREDIT 4 (Ministère de l’écologie, du développement durable et de l’énergie) – Groupe Opérationnel n°6 : Politique de Transport; ADEME. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16304,77 +16304,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et opportunités de la Grande Vitesse Ferroviaire en termes de développement local et de développement durable : une analyse fondée sur la production et l'appropriation des innovations de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Reims-Champagne-Ardenne. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16409,77 +16409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et opportunités de la Grande Vitesse Ferroviaire en termes de développement local et de développement durable : une analyse fondée sur la production et l'appropriation des innovations de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] predit. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16858,51 +16858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0929" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.2.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ba&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15470148.2022.2156643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2022.2045257" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#225;rio Mac&#225;rio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Vita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Condessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nunes da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Condessa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nunes da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1947251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1567111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Moh&#237;no" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ure&#241;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2018.1524289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Kadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levet-Labry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13938" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12174" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit-Bazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La Pietra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cavuoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Benoit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2014.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Z07SM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Vassallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v10-n3-399-410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vassallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut140021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Vandenbossche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184947v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beckerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0016-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.255-271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bazin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.6669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12086" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Bas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328980v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo dos Santos Lopes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moussi-Beylie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Takayuki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Minami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328493v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Tuydes Yaman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Dalkic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328522v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sposaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109200v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hedouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Boualem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31858.45769" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bosserelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rasselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-tourism-management-and-marketing-9781800377479.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313539v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/international-encyclopedia-of-transportation/vickerman/978-0-08-102671-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Urena" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0929" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.2.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ba&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15470148.2022.2156643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2022.2045257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#225;rio Mac&#225;rio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Vita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Condessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nunes da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Condessa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nunes da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1947251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1567111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Moh&#237;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ure&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2018.1524289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Kadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levet-Labry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13938" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit-Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cavuoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La Pietra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Vassallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v10-n3-399-410" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2014.12.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Z07SM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0865" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vassallo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut140021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Vandenbossche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12126" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beckerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0016-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.255-271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bazin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.6669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12086" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328980v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Bas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329607v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo dos Santos Lopes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moussi-Beylie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Takayuki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Minami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329610v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328955v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328517v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Tuydes Yaman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Dalkic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sposaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960195v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962384v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hedouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Boualem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31858.45769" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bosserelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rasselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-tourism-management-and-marketing-9781800377479.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/international-encyclopedia-of-transportation/vickerman/978-0-08-102671-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313539v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313524v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Urena" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>