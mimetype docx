--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -429,6880 +429,6880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La visée touristique de l’évènementiel » introduction du n° spécial de la Revue Marketing Territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (hiver 2022)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.9000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.9000⟩</w:t>
+                <w:t xml:space="preserve">hal-04231809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidding for Olympic and Paralympic games, a tool for transportation investments and tourism? The case of Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Baş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convention and Event Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.182-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15470148.2022.2156643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de Paris 2024 et images de Paris Résultats de deux enquêtes ex-ante auprès des touristes et des Franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.8982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uses and practices of digital services in a situation of mobility: evolution versus revolution? The case of the Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (9), pp.1824-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2022.2045257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Long-Standing Issue of Mobility at the Olympics: From Host Cities to Host Regions in the Ongoing Case Study of Milan–Cortina 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosário Macário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14020910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Charter Evolution Shaped By Urban Strategies And Stakeholders’ Governance, From Pierre De Coubertin To The Olympic Agenda 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Charter Evolution Shaped by Urban Strategies and Stakeholder’s Governance: From Pierre de Coubertin to the Olympic Agenda 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (5), pp.545-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1947251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la crise, un tourisme durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Économie politique, 3 (91), pp. 8-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation des Jeux Olympiques et Paralympiques tourisme et Image des quartiers en Seine-Saint-Denis : quelques éléments à partir d’une enquête sur la perception des franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro spécial « Tourisme et patrimoine dans l'espace urbain : repenser les cohabitations », 76 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux Olympiques et Paralympiques changeront-ils l’image de la Seine-Saint-Denis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de localisation des entreprises et usage du TGV autour des gares centrales et périphériques dans une ville intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Noeuds de Transport Marchés immobiliers Proximités subies, Janvier (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.201.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La visée touristique de l’évènementiel » introduction du n° spécial de la Revue Marketing Territorial</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074086ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme urbain événementiel : une ressource également pour les habitants. Le cas du marché de Noël des Champs-Élysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074089ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terminaux mobiles contribuent-ils à renouveler les pratiques des touristes ? Le cas des Champs Elysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre Jeux Olympiques et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (hiver 2022)</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (hiver 2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.8982⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uses and practices of digital services in a situation of mobility: evolution versus revolution? The case of the Champs Elysées</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des territoires hôtes des Jeux Olympiques et Paralympiques : revue de la littérature et enjeux pour Paris 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">François Bavaud</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (hiver 2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de COVID-19, un outil au service de l’innovation pour repenser le tourisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'instant recherche - CPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Repenser le tourisme, numéro spécial AsTRES (n°14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the reasons for companies to locate around central versus peripheral high-speed rail stations different? The cases of Reims central station and Champagne-Ardenne station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30 (9), pp.1824-1843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09654313.2022.2045257⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.574-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2019.1567111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Rosário Macário</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of metropolitan integration and type of HSR connections on developments around stations. The case of cities within one hour from Madrid and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Mohíno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Vita</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Ureña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14020910⟩</w:t>
+              <w:t xml:space="preserve">International Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.156-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13563475.2018.1524289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques, résilience et pérennité des destinations touristiques : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levet-Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Safaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Après la crise, un tourisme durable ?</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coprésence des touristes et des habitants au cœur de la résilience du tourisme urbain. Une analyse du marché de Noël des Champs Elysées à partir de données d’enquêtes et des téléphones mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, L'Économie politique, 3 (91), pp. 8-22</w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grande vitesse ferroviaire dans les pays en développement et les possibles inégalités d’usage. Une illustration par le cas du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2021.1947251⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 | 2018, pp.111-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central versus Peripheral High-Speed Rail Stations: Opportunities For Companies to Relocate? The cases of Reims Central Station and Champagne-Ardenne Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro spécial « Tourisme et patrimoine dans l'espace urbain : repenser les cohabitations », 76 (1)</w:t>
+              <w:t xml:space="preserve">Revista de Alta Velocidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.137-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does High Speed Rail Affect the Behaviour of Firms Located in Districts around Central Stations? The Results of Two Surveys Conducted in Reims in 2008 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.3017-3034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Are mobile devices playing a part in creating new tourist practices? Les Champs-Elysées: a case study</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing ex ante the wider effects of high-speed rail service in cities? The lessons drawn from a service innovation-based analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.105-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La desserte ferroviaire à grande vitesse influence-t-elle le choix de destinations touristiques? Le cas de Disneyland Paris et du Futuroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed rail service and local sustainable development. A qualitative survey in eight French cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6201⟩</w:t>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-2 (2), pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06930-0.p.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed High-Speed, Conventional and Metro Central Rail Stations as Places to Work: The Case Study of Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cavuoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open transportation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.108-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874447801610010108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Speed Rail, Corporate Real Estate and Firm Location in the Central Business District: The Results from Two Surveys (2008; 2014) in Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open transportation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (Suppl-1, M2), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874447801610010007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes TGV et localisation des entreprises dans les quartiers de gare : une activation du potentiel de proximité avec Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69-70 | 2016, pp.3-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does high-speed rail affect destination choice for tourism purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.18132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en service des dessertes TGV et gouvernance dans le domaine du tourisme : le cas de villes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors Associated with Long-Term Outcome of Endoscopic Thoracic Sympathectomy for Palmar Hyperhidrosis: A Questionnaire Survey in a Cohort of French Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (3), pp.805-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.13273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From low-cost airlines to low-cost high-speed rail? The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed rail systems and tourists’ destination choice: the case studies of paris and madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Development and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.399-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/sdp-v10-n3-399-410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can High Speed Rail Foster the Choice of Destination for Tourism Purpose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Transportation: Can we do more with less resources? – 16th Meeting of the Euro Working Group on Transportation – Porto 2013, 111, pp.166-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation individuelle et collective et développement de l’œnotourisme en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.40-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l'oenotourisme en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série, décembre 2014, pp.163-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-speed trains and tourists: what is the link? Evidence from the French and Spanish capitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/ut140021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets structurants des infrastructures de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Beaucire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), p. 51-67 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.431.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation touristique du patrimoine et dessertes TGV. Le cas de quatre villes intermédiaires proches de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Noeuds de Transport Marchés immobiliers Proximités subies, Janvier (1), pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.201.0013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, décmbr (5), pp.865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.145.0865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation des patrimoines et dynamique régionale. Quelques enseignements à partir du cas du Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Nacima Baron</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.2278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du lien entre grande vitesse ferroviaire et territoires : un chantier scientifique encore ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grande vitesse ferroviaire et territoires, 2013 (03), pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898013003014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature (article)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.15-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte ferroviaire à grande vitesse et tourisme : entre accessibilité, image et outil de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kebir</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...346 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte TGV et villes petites et moyennes. Une illustration par le cas du tourisme à Arras, Auray, Charleville-Mézières et Saverne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...184 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 | 2018, pp.111-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12174⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 63 | 2013, pp.33-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes TGV et tourismes urbain et d’affaires : entre attentes dans les villes de France et renforcement de la double centralité parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Alta Velocidad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grande vitesse ferroviaire et territoires, 2013 (03), pp.177-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898013003038a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">José de Ureña</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planning Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13563475.2018.1524289⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp 215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Larbi Safaa</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.13938⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assessing ex ante the wider effects of high-speed rail service in cities? The lessons drawn from a service innovation-based analysis</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des pôles de compétitivité : la question de l’articulation entre compétitivité des entreprises et compétitivité des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.255-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.255-271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature (article)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (106), pp.215-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire et développement économique local : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.215-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-011-0016-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligne à Grande Vitesse et marchés immobiliers résidentiels à Reims : entre attractivité, aménités et anticipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit-Bazin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.313-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse, activation des ressources spécifiques et développement du tourisme urbain : le cas de l’agglomération rémoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°1-2, pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte ferroviaire à grande vitesse, activation des ressources spécifiques et développement du tourisme: le cas de l'agglomération rémoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.6669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligne à Grande Vitesse et marchés immobiliers résidentiels à Reims : entre attractivité, aménités et anticipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, mai (2), pp.3136336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.102.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desserte TGV et localisation des entreprises dans les quartiers d’affaires : nouvelle accessibilité ou nouvelle offre de bureaux ? Le cas de la gare centre de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 69-70 | 2016, pp.3-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12152⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 56 | 2009, pp.37-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Benoit</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations relationnelles, nouvelles offres de service et valorisation des nouvelles infrastructures de transport. Le cas d'une plateforme multimodale et d'une desserte TGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06930-0.p.0067⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 | 2009, pp.63-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport et organisation spatiale. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Cavuoto</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open transportation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874447801610010108⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 | 2006, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ligne à grande vitesse Est-européenne en région Champagne-Ardenne : un outil au service d'un processus de métropolisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open transportation Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ligne Grande vitesse Est-européenne en région Champagne-Ardenne : Un outil au service d’un processus de Métropolisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea La Pietra</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp. 171-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV-Est Européenne en Champagne-Ardenne : quels effets sur la cohésion territoriale champardennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...877 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, décmbr (5), pp.865. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 2 pp. 245-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...158 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bonnard</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrivée de la LGV en Champagne-Ardenne et la nécessaire réorganisation des rapports de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...502 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 | 2013, pp.33-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12126⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 49 | 2006, pp.51-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV Est-Européenne en Champagne-Ardenne : quels effets sur la cohésion territoriale champardennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...823 lines deleted...]
-                <w:t xml:space="preserve">Marie Delaplace</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, pp.313-336</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, juillet (2), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.062.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...124 lines deleted...]
-                <w:t xml:space="preserve">Desserte ferroviaire à grande vitesse, activation des ressources spécifiques et développement du tourisme: le cas de l'agglomération rémoise</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...1064 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7379,51 +7379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA LGV : UN OUTIL D'OUVERTURE DES ESPACES ET DE RENFORCEMENT DE L'ATTRACTIVITE TOURISTIQUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,51 +7817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Munsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,384 +8096,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme de demain, un tourisme durable ? Voyage au cœur des contradictions associées à la reprise du tourisme post-pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tahiti, Papeete French Polynesia, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rio 2016 Olympic and Paralympic Games: tourism and legacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Heritage &amp; Tourism Innovation: Responding to the challenges in a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les épreuves de surf des Jeux olympiques de Paris 2024 à Tahiti Une lecture en termes de biens communs et de conflits associés à l’économie bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer l'économie bleue : quelles mesures pour une meilleure gouvernance et une utilisation durable des ressources naturelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific Economic Cooperation Council - PEEC, May 2022, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gignon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic agenda 2020, Effects on the Games’ urban concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nunes da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Pimenta de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Heritage &amp; Tourism Innovation: Responding to the challenges in a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference Grand Projects – Urban legacies of the late 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High speed rail and spatial equity in developing countries: the case of Turkish high-speed railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12iémes Journées Scientifiques du Tourisme Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tahiti, Papeete French Polynesia, France</w:t>
+              <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OLYMPIC AGENDA 2020, Effects on the Games’ urban concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Nunes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DINÂMIA’CET - Iscte, Centre for Socioeconomic and Territorial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidding for Olympic and Paralympic Games, transportation investments and tourism: the case of Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of Paris 2024 Olympic Games on tourism: a first analysis of an ex ante survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and appropriation of digital technology: evolution versus revolution? The case of the Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8502,224 +8882,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">webinaire AIMTD (2021), conférence AIMTD (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 pandemic, an opportunity to innovate and rethink tourism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECC International Virtual Seminar “Connectivity and Tourism Recovery from Covid-19: what have we learned so far?” and CETOP international conference “New challenges for tourism in a post-COVID world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tahiti, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing the paradigm in Olympic Urban Planning: Olympic Charter, Olympic Agenda 2020, and Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo dos Santos Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Condessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nunes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Games and tourism : an ex ante analysis of arrival intentions - The cases of Tokyo 2020 and Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moussi-Beylie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arima Takayuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Minami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Astres congress, 3rd ORME congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Olympiques et Paralympiques de 2024 et image des territoires hôtes : résultats d'une enquête auprès des franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8748,319 +9292,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de l'Astres, 3ème congrès de l'ORME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mobile devices renew urban tourism practices? The case of the Champs Elysees in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9076,467 +9374,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI XIIIth World Conference: SMART REGIONS - Opportunities for sustainable development in the digital era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Moroccan Section of the Regional Science Association International, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic and Paralympic Games and tourism: toward a time and place‐based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CETOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a heritage of Olympics in terms of airline networks to the host city? The case of Rio de Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...262 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd conference ORME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9699,51 +9699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the Olympics affect airline networks to the host city? The case of Rio de Janeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dobruszkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9945,51 +9945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the legacy of mega-events in the context of the Olympics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual conference for the Center for Sociocultural Sport and Olympic Research (CSSOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Fullerton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10008,358 +10008,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olympic Games and tourism: which accompanying policies for Paris 2024?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AsTRES International Conference Tourism, Heritage And Public Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AsTRES, TP3, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Speed Rail And Firms’ Location: What Can Developing Countries Learn From The Literature Review?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th UIC World Congress on High Speed Rail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-tourisme et territoires, une analyse en termes d’innovations de services territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-speed rail in developing countries: Which use in terms of tourism mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of the RSAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">M-tourisme et territoires, une analyse en termes d’innovations de services territorialisées</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices in M-tourism in the cities: The case of the Champs Elysees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">58th ERSA Congress “Places for People: Innovative, Inclusive and liveable Regions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility Of Touristic Destinations From High Speed Rail Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hediye Tuydes Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulcin Dalkic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UIC World Congress on High Speed Rail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-tourism et renouvellement du tourisme urbain. Le cas des Champs Elysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10375,389 +10526,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Ré-invention des territoires touristiques : entre attentes des consommateurs, adaptation de l’offre et nouvelles formes de résidentialités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des terminaux mobiles par les touristes en destination et stratégies de la part des acteurs du tourisme en France, une analyse en termes de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le tourisme à l'ère des réseaux sociaux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Supérieure de Technologie (EST) d’Essaouira – Université Cadi Ayyad, Apr 2018, Essaouira, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympic Games and tourism : why such an heterogeneity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence "Olympic Games : state of the art"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralité versus périphérie et choix de localisation des entreprises autour des gares desservies par la grande vitesse ferroviaire, Les cas des gares de Reims-centre et Reims-Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10795,64 +10795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central versus peripheral HSR stations: opportunities for companies to relocate? The cases of Reims central station and Champagne-Ardenne station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10890,64 +10890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High Speed Rail and real estate programs in an intermediate city in France : a renewed dynamism from local firms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10979,813 +10979,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High Speed Railways and Local Growth: An Exploratory Assessment Based on the French Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Board Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 1p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-speed Rail Station, Service Innovations And Temporary Office Space For Mobile Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Railway System and the Tourism Market: Between Accessibility, Image and Coordination Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sposaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Saint-Petersburg, Russia. pp.26 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessertes ferroviaires à grande vitesse et dynamisme économique local : Une analyse économétrique exploratoire sur les unités urbaines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 1p</w:t>
+              <w:t xml:space="preserve">ASRDLF 2013, 50ème colloque de l’Association des sciences régionales de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Belgique. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de travail temporaires dans les gares TGV: Une innovation de service pour la conquête du marché métropolitain des professionnels mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International du LabeX Futurs Urbains: Métropoles et aménagements métropolitains : quelles dynamiques d'innovations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of High-Speed train services and urban and business tourisms in France - Perspectives from Paris and other French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th World Conference on Transport Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does High Speed Rail services influence tourists’choice? Some concerns from Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Parlermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can High Speed Rail foster the choice of destination for tourism purpose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pagliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGT2013 – 16th Meeting of the EURO Working Group on Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135526v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-00877690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d'affaires - Regards croisés sur la Province et l'Île-de-France</w:t>
               </w:r>
@@ -11866,51 +11866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des dessertes TGV et Tourismes urbains et d’affaires - Regards croisés sur la Province et l'Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'ASRDLF "Industrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11948,51 +11948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement autour du binôme Parc de loisirs et gare TGV ? Les cas de Disneyland Paris et du Futuroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 20 ans de transformations économiques et sociales au Val d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12233,77 +12233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes ferroviaires à grande vitesse et dynamiques locales : une analyse comparée de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligdwine Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12380,51 +12380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vandenbossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12475,51 +12475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12894,221 +12894,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">City and Tourism : Events in cities: between tourism attractiveness and negative externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City &amp; Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (1), 74 p., 2023, 10.21494/ISTE.OP.2023.0929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">International Mega-Events, Urban Changes and Tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Convention and Event Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Issue 2, 2023, Special issue after the ORME-AsTRES 2021 Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Numéro special (22), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13146,64 +13146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprésences, conflits, complémentarités dans les usages des lieux par les touristes et les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13405,64 +13405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Safaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13704,51 +13704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2019, Advances in Tourism, 9780367223960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13788,51 +13788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the Olympic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 1, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14382,64 +14382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the reasons for companies to locate around central versus peripheral high-speed rail stations different? The case of Reims central station and Champagne-Ardenne station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14475,622 +14475,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la gare hub de transport à la gare hub urbain : quelles perspectives pour les villes petites et moyennes en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Julien Aldhuy, Vincent Gollain et Fabien Nadou. Aménagement économique des territoires : Théories et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Collection Théories et pratiques, 979-10-94385-05-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-Speed Rail and the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roger Vickerman, International Encyclopedia of Transportation, 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780081026724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la gare hub de transport à la gare hub urbain : quelles perspectives pour les villes petites et moyennes en France ?</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The relationship between Olympic Games and tourism: why such heterogeneity? Towards a place-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Julien Aldhuy, Vincent Gollain et Fabien Nadou. Aménagement économique des territoires : Théories et pratiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Collection Théories et pratiques, 979-10-94385-05-0</w:t>
+              <w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, debates and controversy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande vitesse ferroviaire, tourisme et métropolisation dans les pays en développement : Le cas du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Alba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque APERAU : Comment la mondialisation transforme les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-139, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learnings from the past to understand the future of the games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the olympic games: Uncertainty, debate and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 224 p., 2020, 9781032338118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Learnings from the past to understand the future of the games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosting the Olympic Games : Uncertainty, debates and controversy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019, Advances in Tourism, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between Olympic Games and tourism: why such heterogeneity? Towards a place-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games: Uncertainty, debates and controversy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1, Routledge, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429274695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Rail Services and tourism expansion: the need for cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15145,51 +15145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed railway, service innovations and urban and business tourisms developement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15240,51 +15240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed railway, service innovations and urban and business tourisms development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15594,51 +15594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wider economic impacts of transportation infrastructure: Task Force 3 - Infrastructure investment and financing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia-Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15757,51 +15757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes d’impact du site olympique de Vaires-sur-Marne - Image et attractivité du territoire - Impact économique et environnemental des événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15832,51 +15832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15950,51 +15950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les visiteurs des grands événements sportifs internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16103,51 +16103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Kontos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Mairie de Paris. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16169,103 +16169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessertes TGV et dynamiques économiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PREDIT 4 (Ministère de l’écologie, du développement durable et de l’énergie) – Groupe Opérationnel n°6 : Politique de Transport; ADEME. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16317,64 +16317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Reims-Champagne-Ardenne. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16422,64 +16422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] predit. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16858,51 +16858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0929" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.2.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ba&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15470148.2022.2156643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2022.2045257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#225;rio Mac&#225;rio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Vita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Condessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nunes da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Condessa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nunes da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1947251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1567111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Moh&#237;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ure&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2018.1524289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Kadri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levet-Labry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13938" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit-Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.287" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cavuoto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La Pietra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Vassallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v10-n3-399-410" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2014.12.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Z07SM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0865" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vassallo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut140021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Vandenbossche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12126" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beckerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0016-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.255-271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bazin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.6669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12086" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328980v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Bas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329607v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo dos Santos Lopes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moussi-Beylie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Takayuki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Minami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329610v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328955v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328517v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Tuydes Yaman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Dalkic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098709v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098706v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sposaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960195v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962384v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hedouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Boualem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31858.45769" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bosserelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rasselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-tourism-management-and-marketing-9781800377479.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/international-encyclopedia-of-transportation/vickerman/978-0-08-102671-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313539v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309827v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313524v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Urena" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049773v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0929" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/26396025.4.2.05" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310000v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ba&#351;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15470148.2022.2156643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pimenta de Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.8982" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2022.2045257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#225;rio Mac&#225;rio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Vita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14020910" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes dos Santos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Condessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nunes da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Condessa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nunes da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1947251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074086ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautherat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074089ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2019.1567111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Moh&#237;no" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Ure&#241;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13563475.2018.1524289" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Kadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levet-Labry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Safaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.13938" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12174" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit-Bazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pagliara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea La Pietra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.18132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06930-0.p.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cavuoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Benoit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874447801610010007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12152" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaplace" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13273" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7G0V31-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2014.12.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0Z07SM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Vassallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/sdp-v10-n3-399-410" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mermet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615480v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vassallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut140021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Offner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaucire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fr&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.431.0051" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670610v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392396v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Vandenbossche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12126" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670630v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013003038a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beckerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanquart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delaplace" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbossche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-011-0016-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beckerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanquart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandenbossche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.255-271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bazin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.6669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071503v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Colin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0313" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12086" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Meunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gaignette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726122v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lopez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Munsch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dropsy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Salhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Auger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Bas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328955v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329631v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo dos Santos Lopes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moussi-Beylie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Takayuki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Minami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328693v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328608v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328574v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328493v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328546v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hediye Tuydes Yaman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcin Dalkic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328486v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328522v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887574v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sposaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135693v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135686v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135709v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200665v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109200v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313360v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Hedouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313509v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313357v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Boualem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31858.45769" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311735v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A Grenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336229v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bosserelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rasselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631106v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309839v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/encyclopedia-of-tourism-management-and-marketing-9781800377479.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313539v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cner-france.com/Publications/Ouvrages/Amenagement-economique-des-territoires-theories-et-pratiques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/international-encyclopedia-of-transportation/vickerman/978-0-08-102671-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313524v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309876v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079165v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097094v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111802v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Lin Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria de Urena" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309894v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329695v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marsac" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329671v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Kontos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02887599v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01098689v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>