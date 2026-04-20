--- v0 (2026-03-21)
+++ v1 (2026-04-20)
@@ -1828,759 +1828,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer au collège de Navarre, du Moyen Âge aux Lumières</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Syssau</w:t>
+                <w:t xml:space="preserve">Une production classique. Le théâtre au collège de Navarre aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (2), p. 27-64</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.129-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915251v1</w:t>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Eric Syssau</w:t>
+                <w:t xml:space="preserve">halshs-01888882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vaultier, Hircanus [Hircan], Musique de Thomas Gobert (1649)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.55-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0055⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Auteurs, acteurs, spectateurs</w:t>
+                <w:t xml:space="preserve">halshs-01888889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire singulière dans le paysage éducatif parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.45-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0045⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+                <w:t xml:space="preserve">halshs-01893143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer au collège de Navarre, du Moyen Âge aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.35-43. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 11 (2), p. 27-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01893156v1</w:t>
+                <w:t xml:space="preserve">hal-01915251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire singulière dans le paysage éducatif parisien</w:t>
+                <w:t xml:space="preserve">Du théâtre au collège, pour quels apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.29-34. </w:t>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01893143v1</w:t>
+                <w:t xml:space="preserve">halshs-01893173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vaultier, Hircanus [Hircan], Musique de Thomas Gobert (1649)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+                <w:t xml:space="preserve">Auteurs, acteurs, spectateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.327-344. </w:t>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01888889v1</w:t>
+                <w:t xml:space="preserve">halshs-01893164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une production classique. Le théâtre au collège de Navarre aux XVIIe et XVIIIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+                <w:t xml:space="preserve">Temps, lieux et occasions des spectacles scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.129-156. </w:t>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01888882v1</w:t>
+                <w:t xml:space="preserve">halshs-01893156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lecomte, Entre cours et jardins d’illusion. Le ballet en Europe (1515-1715), Paris, Éditions du CND, 2014</w:t>
               </w:r>
@@ -2802,247 +2802,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Combat de l’amour divin et de l’amour profane : un ballet de Charpentier pour le collège d’Harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Charpentier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.3-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer pour le clavecin : l’art de Jean-Philippe Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Leconte (éd.), Les Fées des forêts de Saint-Germain, 1625. Un ballet royal de « bouffonesque humeur », Turnhout, Brepols Publishers, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.144.0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769630v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques instrumentales en France à l'époque de Marin Marais</w:t>
               </w:r>
@@ -3774,1121 +3774,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03695146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNEMENT (vol. I, 1751)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-311-0/, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture n’en était guère moins agréable que le spectacle. Les livrets-programmes des ballets jésuites aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cléren, Caroline Mounier-Véhier, Laura Soudy-Quazuguel, Céline Torrent (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes, emplois et évolution du livret de ballet de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-99, 2021, 978-2-406-12002-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12004-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ballet au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’opéra français. t. 1 Du Roi-Soleil à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.172-178, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse dans l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’opéra français. t. 1 Du Roi-Soleil à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.165-171, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New light on the genesis of the ill-fated opera Linus by La Bruère and Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graham Sadler, Shirley Thompson, Jonathan Williams (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Operas of Jean-Philippe Rameau : Genesis, Staging, Reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-126, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article DOIGTER, en Musique (vol. V, 1755)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v5-33-0/, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...153 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNEMENT (vol. I, 1751)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article FACE, en Musique (vol. VI, 1756)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-311-0/, 2021</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v6-449-5/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article REGLE de l’octave, en Musique (vol. XIV, 1765)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article ARPEGGIO, ARPÉGE ou ARPÉGEMENT, en Musique (vol. I, 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v14-27-7/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-2990-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article ARPEGGIO, ARPÉGE ou ARPÉGEMENT, en Musique (vol. I, 1751)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article REGLE de l’octave, en Musique (vol. XIV, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-2990-0/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v14-27-7/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article HARPEGEMENT (Musique) (vol. VIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v8-292-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNATEUR, en Musique (vol. I, 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-309-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02948852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article FACE, en Musique (vol. VI, 1756)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une passion si vive pour les spectacles&amp;quot;. Bernis et la négociation diplomatique d’un opéra de Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Montègre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cardinal de Bernis. Le pouvoir de l’amitié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taillandier, pp.349-364, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collèges, des foyers pour la musique et la danse de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Madeleine Goulet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les foyers artistiques à la fin du règne de Louis XIV (1682-1715). Musique et spectacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.129-152, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article PROGRAMME (Hist. Littér.) (vol. XIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v6-449-5/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v13-941-0/, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article PROGRAMME (Hist. Littér.) (vol. XIII, 1765)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article BALLETS de collège (vol. II, 1752)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v13-941-0/, 2019</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v2-245-3/, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337467v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-02337420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage musical dans la Rome de Bernis à travers les Éphémérides de Latapie</w:t>
               </w:r>
@@ -6259,151 +6259,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marin Marais. « Dans les Jardins d’Euritus », Marie Van Rhijn (clavecin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johann Caspar Ferdinand Fischer (1646-1756). Uranie / Œuvres pour clavier, Élisabeth Joyé (clavecin, orgue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888830v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthologie d'écrits de compositeurs extraits de recueils de motets, de messes et de livres d'orgue parus en France (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
@@ -6717,51 +6717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9FB4873"/>
+    <w:nsid w:val="F3025EE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6948,51 +6948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-demeilliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5479-640X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137509146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Syssau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Depersin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632145/la-musique-baroque-en-france" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/musique-francaise-pour-le-clavecin-1610-1660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/sigalion-ou-le-secret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/benjamin-joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frankowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.174.0753" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478570615000184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0733" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Jobin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05258735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987400452-13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Operas-of-Rameau-Genesis-Staging-Reception/Sadler-Thompson/p/book/9781472479266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-demeilliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5479-640X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137509146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Syssau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Depersin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632145/la-musique-baroque-en-france" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/musique-francaise-pour-le-clavecin-1610-1660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/sigalion-ou-le-secret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/benjamin-joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frankowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.174.0753" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478570615000184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0733" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Jobin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05258735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987400452-13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Operas-of-Rameau-Genesis-Staging-Reception/Sadler-Thompson/p/book/9781472479266" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>