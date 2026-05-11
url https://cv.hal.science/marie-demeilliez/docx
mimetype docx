--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -1828,759 +1828,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une production classique. Le théâtre au collège de Navarre aux XVIIe et XVIIIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+                <w:t xml:space="preserve">Jouer au collège de Navarre, du Moyen Âge aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.129-156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 11 (2), p. 27-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps, lieux et occasions des spectacles scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.327-344. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Une histoire singulière dans le paysage éducatif parisien</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auteurs, acteurs, spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.29-34. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du théâtre au collège, pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (2), p. 27-64</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915251v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du théâtre au collège, pour quels apprentissages ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Syssau</w:t>
+                <w:t xml:space="preserve">Simon Vaultier, Hircanus [Hircan], Musique de Thomas Gobert (1649)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.55-64. </w:t>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.327-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01893173v1</w:t>
+                <w:t xml:space="preserve">halshs-01888889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auteurs, acteurs, spectateurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Syssau</w:t>
+                <w:t xml:space="preserve">Une production classique. Le théâtre au collège de Navarre aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.45-53. </w:t>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.129-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01893164v1</w:t>
+                <w:t xml:space="preserve">halshs-01888882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps, lieux et occasions des spectacles scolaires</w:t>
+                <w:t xml:space="preserve">Une histoire singulière dans le paysage éducatif parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.35-43. </w:t>
+              <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.29-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01893156v1</w:t>
+                <w:t xml:space="preserve">halshs-01893143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lecomte, Entre cours et jardins d’illusion. Le ballet en Europe (1515-1715), Paris, Éditions du CND, 2014</w:t>
               </w:r>
@@ -2802,247 +2802,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Leconte (éd.), Les Fées des forêts de Saint-Germain, 1625. Un ballet royal de « bouffonesque humeur », Turnhout, Brepols Publishers, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.144.0733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer pour le clavecin : l’art de Jean-Philippe Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.23-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Combat de l’amour divin et de l’amour profane : un ballet de Charpentier pour le collège d’Harcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Charpentier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300737v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01769630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques instrumentales en France à l'époque de Marin Marais</w:t>
               </w:r>
@@ -3774,1121 +3774,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03695146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNEMENT (vol. I, 1751)</w:t>
+                <w:t xml:space="preserve">Le ballet au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’opéra français. t. 1 Du Roi-Soleil à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.172-178, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse dans l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’opéra français. t. 1 Du Roi-Soleil à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.165-171, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New light on the genesis of the ill-fated opera Linus by La Bruère and Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graham Sadler, Shirley Thompson, Jonathan Williams (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Operas of Jean-Philippe Rameau : Genesis, Staging, Reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-126, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article DOIGTER, en Musique (vol. V, 1755)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v5-33-0/, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNEMENT (vol. I, 1751)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-311-0/, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture n’en était guère moins agréable que le spectacle. Les livrets-programmes des ballets jésuites aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cléren, Caroline Mounier-Véhier, Laura Soudy-Quazuguel, Céline Torrent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes, emplois et évolution du livret de ballet de la Renaissance à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-99, 2021, 978-2-406-12002-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...239 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article DOIGTER, en Musique (vol. V, 1755)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article ARPEGGIO, ARPÉGE ou ARPÉGEMENT, en Musique (vol. I, 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v5-33-0/, 2021</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-2990-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article FACE, en Musique (vol. VI, 1756)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02908660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article HARPEGEMENT (Musique) (vol. VIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v6-449-5/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v8-292-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article ARPEGGIO, ARPÉGE ou ARPÉGEMENT, en Musique (vol. I, 1751)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article REGLE de l’octave, en Musique (vol. XIV, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-2990-0/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v14-27-7/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article REGLE de l’octave, en Musique (vol. XIV, 1765)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNATEUR, en Musique (vol. I, 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v14-27-7/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-309-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article HARPEGEMENT (Musique) (vol. VIII, 1765)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02948852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article FACE, en Musique (vol. VI, 1756)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v8-292-0/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v6-449-5/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNATEUR, en Musique (vol. I, 1751)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collèges, des foyers pour la musique et la danse de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Madeleine Goulet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les foyers artistiques à la fin du règne de Louis XIV (1682-1715). Musique et spectacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.129-152, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article PROGRAMME (Hist. Littér.) (vol. XIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-309-0/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v13-941-0/, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article BALLETS de collège (vol. II, 1752)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v2-245-3/, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une passion si vive pour les spectacles&amp;quot;. Bernis et la négociation diplomatique d’un opéra de Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Montègre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cardinal de Bernis. Le pouvoir de l’amitié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taillandier, pp.349-364, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337420v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">halshs-02337467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage musical dans la Rome de Bernis à travers les Éphémérides de Latapie</w:t>
               </w:r>
@@ -6259,151 +6259,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johann Caspar Ferdinand Fischer (1646-1756). Uranie / Œuvres pour clavier, Élisabeth Joyé (clavecin, orgue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marin Marais. « Dans les Jardins d’Euritus », Marie Van Rhijn (clavecin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888832v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthologie d'écrits de compositeurs extraits de recueils de motets, de messes et de livres d'orgue parus en France (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
@@ -6717,51 +6717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3025EE6"/>
+    <w:nsid w:val="673CFCCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6948,51 +6948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-demeilliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5479-640X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137509146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Syssau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Depersin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632145/la-musique-baroque-en-france" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/musique-francaise-pour-le-clavecin-1610-1660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/sigalion-ou-le-secret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/benjamin-joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frankowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.174.0753" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478570615000184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300737v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0733" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Jobin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05258735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987400452-13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Operas-of-Rameau-Genesis-Staging-Reception/Sadler-Thompson/p/book/9781472479266" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098885v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-demeilliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5479-640X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137509146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Syssau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Depersin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632145/la-musique-baroque-en-france" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/musique-francaise-pour-le-clavecin-1610-1660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/sigalion-ou-le-secret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/benjamin-joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frankowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.174.0753" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478570615000184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0733" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Jobin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05258735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987400452-13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Operas-of-Rameau-Genesis-Staging-Reception/Sadler-Thompson/p/book/9781472479266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>