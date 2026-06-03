--- v2 (2026-05-11)
+++ v3 (2026-06-03)
@@ -1258,613 +1258,695 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03999583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Jacques Szpirglas, Dictionnaire des musiciens de la cour de Louis XIII et des maisons princières (1610-1643), Paris, Classiques Garnier, 2021, « Musicologie », 1864 p. en 2 vol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 310 (1), pp.155-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.261.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Documents inédits pour une biographie de Robert de Visée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société française de luth. Le Joueur de luth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opéra au clavecin. Les arrangements d’opéra français pour le clavier aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Produits dérivés et économie des spectacles lyriques en France (XVIIe-XVIIIe siècle), 22, pp.111-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15962-9.p.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04633454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des danseurs parisiens au XVIIIe siècle : des théâtres professionnels aux ballets jésuites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 113 (1), pp.61-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.113.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au prélude en do mineur BWV 847 de Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dialogue between a maker and a musicologist regarding the instruments of Vincent Tibaut of Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounding Board</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexts for Couperin’s L’art de toucher le clavecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (3), pp.335-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/em/caaa039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02935328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre, musiques et danses chez les jésuites de Paris au temps du jeune Voltaire (1704-1711)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.152-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer au collège de Navarre, du Moyen Âge aux Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1906,73 +1988,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), p. 27-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, lieux et occasions des spectacles scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2004,92 +2086,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.35-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs, acteurs, spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2121,92 +2203,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du théâtre au collège, pour quels apprentissages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2238,248 +2320,248 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vaultier, Hircanus [Hircan], Musique de Thomas Gobert (1649)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.327-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production classique. Le théâtre au collège de Navarre aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2 (11), p.129-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire singulière dans le paysage éducatif parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2511,821 +2593,821 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Théâtre au collège, 2018-2, pp.29-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08373-3.p.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lecomte, Entre cours et jardins d’illusion. Le ballet en Europe (1515-1715), Paris, Éditions du CND, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.174.0753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tablature et basses continues : l’accompagnement des airs de cour.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.74-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe RAMEAU : International Anniversary Conference St Hilda's College Oxford, 11–14 SEPTEMBER 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth-Century Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (02), pp.263 - 266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1478570615000184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1478570615000184⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01769610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leconte (éd.), Les Fées des forêts de Saint-Germain, 1625. Un ballet royal de « bouffonesque humeur », Turnhout, Brepols Publishers, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.144.0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer pour le clavecin : l’art de Jean-Philippe Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Combat de l’amour divin et de l’amour profane : un ballet de Charpentier pour le collège d’Harcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Charpentier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques instrumentales en France à l'époque de Marin Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noverre, jeune danseur au Collège Louis-le-Grand (1741-1742)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.15-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavecins anciens et fac-similés - l'exemple des instruments de Tibaut de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Jobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'ACRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Restitution et création dans la remise en spectacle des œuvres des XVIIe et XVIIIe siècles, 4, pp.82-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollon, Momus, Perroquet. Michel Chabanon danseur et musicien sur la scène du collège jésuite de Paris (1737-1745)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Michel-Paul-Gui de Chabanon et ses contemporains, éd. Laurine Quetin et Ghyslaine Guertin, pp.35-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3335,2293 +3417,2293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l'article ORCHÉSOGRAPHE​ (vol. XI, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v11-1634-0/, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05258735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l'article PRÉLUDE (Musique) (vol. XIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , http://enccre.academie-sciences.fr/encyclopedie/article/v13-653-0/, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04746346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Encyclopédie ou Dictionnaire raisonné des sciences, des arts et des métiers (1751-1772) : a source for basso continuo accompaniment in Eighteenth-Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Livio Ticli (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figured Bass Accompaniment in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.41-63, 2023, Musica Incarnata, 978-2-503-60851-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04459138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière’s ‘Turkish Ceremony’ and Other turqueries Performed in 18th-Century théâtre de college</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith I. Haug, Hanna Walsdorf (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Mirrored Hybridities. Cultural Communities Converging in French, German, and Turkish Stage Productions (17th–20th Century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ergon, pp.13-36, 2023, Istanbuler Texte und Studien (ITS), 978-3-98740-044-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/9783987400452-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04361733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l'article PRÉLUDER (Musique) (vol. XIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , http://enccre.academie-sciences.fr/encyclopedie/article/v13-654-0/, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04361679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article RENVERSEMENT, en Musique (vol. XIV, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v14-361-2/, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03695146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ballet au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. t. 1 Du Roi-Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.172-178, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse dans l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. t. 1 Du Roi-Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.165-171, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New light on the genesis of the ill-fated opera Linus by La Bruère and Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graham Sadler, Shirley Thompson, Jonathan Williams (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Operas of Jean-Philippe Rameau : Genesis, Staging, Reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-126, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article DOIGTER, en Musique (vol. V, 1755)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v5-33-0/, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNEMENT (vol. I, 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-311-0/, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture n’en était guère moins agréable que le spectacle. Les livrets-programmes des ballets jésuites aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cléren, Caroline Mounier-Véhier, Laura Soudy-Quazuguel, Céline Torrent (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes, emplois et évolution du livret de ballet de la Renaissance à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-99, 2021, 978-2-406-12002-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12004-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12004-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03445288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article ARPEGGIO, ARPÉGE ou ARPÉGEMENT, en Musique (vol. I, 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-2990-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article HARPEGEMENT (Musique) (vol. VIII, 1765)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article REGLE de l’octave, en Musique (vol. XIV, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v8-292-0/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v14-27-7/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annotation et dossier critique de l’article REGLE de l’octave, en Musique (vol. XIV, 1765)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et dossier critique de l’article HARPEGEMENT (Musique) (vol. VIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v14-27-7/, 2020</w:t>
+              <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v8-292-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article ACCOMPAGNATEUR, en Musique (vol. I, 1751)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v1-309-0/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02948852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article FACE, en Musique (vol. VI, 1756)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v6-449-5/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03241826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collèges, des foyers pour la musique et la danse de théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Madeleine Goulet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les foyers artistiques à la fin du règne de Louis XIV (1682-1715). Musique et spectacles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.129-152, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article PROGRAMME (Hist. Littér.) (vol. XIII, 1765)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v13-941-0/, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et dossier critique de l’article BALLETS de collège (vol. II, 1752)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition numérique collaborative et critique de l’Encyclopédie (1751-1772)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://enccre.academie-sciences.fr/encyclopedie/article/v2-245-3/, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une passion si vive pour les spectacles&amp;quot;. Bernis et la négociation diplomatique d’un opéra de Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Montègre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cardinal de Bernis. Le pouvoir de l’amitié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taillandier, pp.349-364, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage musical dans la Rome de Bernis à travers les Éphémérides de Latapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Montègre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cardinal de Bernis. Le pouvoir de l’amitié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taillandier, pp.413-428, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02337406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la basse continue en France au XVIIe siècle : du rôle des exemples musicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Bernard Dompnier, Catherine Massip et Solveig Serre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale des chartes, p.169-188, 2018, 2357230983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles ecclésiastiques et la musique d’Église (1761–1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Favier et Sophie Hache (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et fictions de la musique religieuse à l'époque moderne. Essais d'analyse des discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.51-64, 2018, 978-2-7535-5481-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter le Concert champêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortune de Francis Poulenc : diffusion, interprétation, réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.85-102, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orchestre à cordes de Pascal Collasse : vers de nouveaux mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Jean Duron et Florence Gétreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orchestre à cordes sous Louis XIV. Instruments, répertoires, singularités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-306, 2015, 978-2-7116-2619-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques d'orgue pour la messe : règles d'usage et choix éditoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Davy-Rigaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique d’Église et ses cadres de création dans la France d’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studi XXX, Leo S. Olschki Editore, pp.25-47, 2014, 978 88 222 6310 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer bien et de bonne grâce : le corps dans les méthodes de clavecin françaises du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps (XVIIe et XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, Paris, pp.119-147, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campra maître de musique au Collège Louis-le-Grand de la Compagnie de Jésus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Catherine Cessac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires d'André Campra. D'Aix à Versailles, de l'Eglise à l'Opéra (1660-1744)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, Wavre, pp.61-75, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Kirkendale, « De Quintilien à Bach : l’Institutio oratoria de Quintilien, source de l’Offrande musicale de Jean-Sébastien Bach » (traduction de l’anglais et présentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Pernot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rhétorique des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.87-174, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempéraments inégaux et caractères des modes : l'énergique variété des tonalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Carine Barbafieri et Chris Rauseo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watteau au confluent des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.535-551, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5631,91 +5713,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantate BWV 106 Gottes Zeit ist die allerbeste Zeit (Actus tragicus) de J.-S. Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5725,51 +5807,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre au collège Navarre (XVe-XVIIIe siècle). ANTHOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5811,681 +5893,750 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre au collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, p. 267-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pianoforte de Carl Philipp Emanuel Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carl Philipp Emanuel Bach. Empfindsamkeit. Liberté et sentiments (Arnaud De Pasquale pianoforte)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambonnières Overseas (Louise Acabo, clavecin, Alpha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clavecin du jeune Louis XIV (Brice Sailly, clavecin, CVS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Clavecin de Louis XIV. I. La Gloire du Soleil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De La Flèche à Versailles. Autour de Robert de Visée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert de Visée (1652-1730). Suites à la mémoire d'un poète (Thibaut Roussel, théorbe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.18-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04908267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purcell and Friends. Harpsichord Recital (Jean-Luc Ho)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04367023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvres d’Orgue, Bordeaux. Abbatiale Sainte-Croix, Orgue Dom Bedos (Livret d'accompagnement de l'enregistrement d'un récital de Paul Goussot sur l'orgue Dom Bedos de l'Abbatiale Sainte-Croix de Bordeaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03695200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fier Virtuose. Le Clavecin de Louis XIII (Arnaud De Pasquale, clavecin, Versailles Spectacles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Caspar Ferdinand Fischer (1646-1756). Uranie / Œuvres pour clavier, Élisabeth Joyé (clavecin, orgue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Marais. « Dans les Jardins d’Euritus », Marie Van Rhijn (clavecin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthologie d'écrits de compositeurs extraits de recueils de motets, de messes et de livres d'orgue parus en France (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berton-Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demeilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, XIV-42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01002016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,161 +6646,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation externe section musique - Rapport du jury de la session 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petrali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Louka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demeilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Éducation nationale. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6717,51 +6868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="673CFCCE"/>
+    <w:nsid w:val="9A644D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6948,51 +7099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-demeilliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5479-640X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137509146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Syssau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Depersin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632145/la-musique-baroque-en-france" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/musique-francaise-pour-le-clavecin-1610-1660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/sigalion-ou-le-secret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/benjamin-joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frankowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.174.0753" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478570615000184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0733" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Jobin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05258735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987400452-13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098888v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Operas-of-Rameau-Genesis-Staging-Reception/Sadler-Thompson/p/book/9781472479266" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769565v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056872v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159718v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893215v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-demeilliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5479-640X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137509146" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Syssau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Depersin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Psychoyou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632145/la-musique-baroque-en-france" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/musique-francaise-pour-le-clavecin-1610-1660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/sigalion-ou-le-secret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/benjamin-joseph" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cernuschi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Frankowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Civardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Naudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3492/plaire-et-instruire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.261.0155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.113.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caaa039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0327" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08373-3.p.0029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.174.0753" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Favier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478570615000184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.144.0733" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Jobin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05258735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04746346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04459138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987400452-13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Operas-of-Rameau-Genesis-Staging-Reception/Sadler-Thompson/p/book/9781472479266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/formes-emplois-et-evolution-du-livret-de-ballet-de-la-renaissance-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12004-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626199" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056890v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03695200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berton-Blivet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>