--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -234,737 +234,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusiveness of the Indian Dairy Sector: An Institutional Approach</w:t>
+                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego Manriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Raboisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.994-1017. </w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.106249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00213624.2023.2240182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256310v1</w:t>
+                <w:t xml:space="preserve">hal-04182958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional insights into the adaptation capacities of sectoral communities: evidence from the restructuring of the dairy sectors in France and Germany</w:t>
+                <w:t xml:space="preserve">Inclusiveness of the Indian Dairy Sector: An Institutional Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01132-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.994-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2023.2240182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782171v1</w:t>
+                <w:t xml:space="preserve">hal-04256310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions and territorial structuring: the transformation of the dairy sector in France and Germany</w:t>
+                <w:t xml:space="preserve">Institutional insights into the adaptation capacities of sectoral communities: evidence from the restructuring of the dairy sectors in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2107628⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.61-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01132-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832809v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
+                <w:t xml:space="preserve">Institutions and territorial structuring: the transformation of the dairy sector in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Manriquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
+                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.106249. </w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (5), pp.893-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2107628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182958v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libéralisation des marchés laitiers et transformation des régimes de concurrence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Could Contracts between Pharmaceutical Firms and French Veterinarians Bias Prescription Behaviour: A Principal-Agency Theory Approach in the Context of Oligopolies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ferchiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.19850⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10020176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379171v1</w:t>
+                <w:t xml:space="preserve">hal-03148045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Contracts between Pharmaceutical Firms and French Veterinarians Bias Prescription Behaviour: A Principal-Agency Theory Approach in the Context of Oligopolies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Libéralisation des marchés laitiers et transformation des régimes de concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.176. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10020176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.19850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148045v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of antimicrobial resistance in veterinary medicine: Optimizing societal benefits through mesoeconomic approaches from public and private perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ferchiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,217 +1018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de la compétitivité des exploitations laitières : les enseignements d'une comparaison entre la France et l'Allemagne</w:t>
+                <w:t xml:space="preserve">Institutional insights into contract theories: A comparative approach to the French and German dairy industries under liberalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.1-4</w:t>
+              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329072v1</w:t>
+                <w:t xml:space="preserve">hal-02329008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional insights into contract theories: A comparative approach to the French and German dairy industries under liberalization</w:t>
+                <w:t xml:space="preserve">Construction de la compétitivité des exploitations laitières : les enseignements d'une comparaison entre la France et l'Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.81-104</w:t>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329008v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions d’accès au marché des éleveurs après les quotas laitiers ?</w:t>
               </w:r>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining health standards through economic optimisation: The example of colostrum management in beef and dairy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79 (3), pp.324 - 332. </w:t>
@@ -2111,51 +2111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology in India: transition or default choice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Inde, un contre modèle coopératif de micro- fermes avec peu de grands troupeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,77 +2685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel mode d’organisation pour un développement inclusif des filières laitières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2774,230 +2774,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des coopératives dans la stabilisation des conditions d’accès au marché : Le cas de l’Inde</w:t>
+                <w:t xml:space="preserve">Stabilising producers’ conditions to access market through cooperative institutional innovations: the case of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La libéralisation des marchés laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 210 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686144v1</w:t>
+                <w:t xml:space="preserve">hal-02739087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilising producers’ conditions to access market through cooperative institutional innovations: the case of India</w:t>
+                <w:t xml:space="preserve">Le rôle des coopératives dans la stabilisation des conditions d’accès au marché : Le cas de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 210 p</w:t>
+              <w:t xml:space="preserve">La libéralisation des marchés laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739087v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des filières de ruminants : Quelles évolutions ? Quelles alternatives pour les éleveurs ?</w:t>
               </w:r>
@@ -3121,77 +3121,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Innovations and Stabilisation of Producers' Access to Market: The case of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, Dec 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk and dairy in India’s development path: Lessons from a multi-location research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État indien du Sikkim est-il vraiment « devenu » 100 % bio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut se construire la compétitivité des exploitations laitières aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les mesures contre les déséquilibres de marché: Quelles perspectives pour l'après quotas dans le secteur laitier européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,51 +4713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03782171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01132-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03832809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fink-Kessler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2107628" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03379171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19850" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03148045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambar&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard You" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5525" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000258" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guerrieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeswari Raina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.1.3051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03773196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03782171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01132-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03832809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fink-Kessler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2107628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03148045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03379171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambar&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard You" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5525" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000258" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guerrieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeswari Raina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.1.3051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03773196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>