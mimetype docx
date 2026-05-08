--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -234,737 +234,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
+                <w:t xml:space="preserve">Institutional insights into the adaptation capacities of sectoral communities: evidence from the restructuring of the dairy sectors in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.61-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-022-01132-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182958v1</w:t>
+                <w:t xml:space="preserve">hal-03782171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusiveness of the Indian Dairy Sector: An Institutional Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (3), pp.994-1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00213624.2023.2240182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional insights into the adaptation capacities of sectoral communities: evidence from the restructuring of the dairy sectors in France and Germany</w:t>
+                <w:t xml:space="preserve">Institutions and territorial structuring: the transformation of the dairy sector in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-022-01132-y⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (5), pp.893-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2107628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782171v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions and territorial structuring: the transformation of the dairy sector in France and Germany</w:t>
+                <w:t xml:space="preserve">Indian dairy cooperative development: A combination of scaling up and scaling out producing a center-periphery structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+                <w:t xml:space="preserve">Diego Manriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (5), pp.893-906. </w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.106249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00343404.2022.2107628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2023.106249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832809v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Contracts between Pharmaceutical Firms and French Veterinarians Bias Prescription Behaviour: A Principal-Agency Theory Approach in the Context of Oligopolies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Libéralisation des marchés laitiers et transformation des régimes de concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10020176⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.19850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148045v1</w:t>
+                <w:t xml:space="preserve">hal-03379171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libéralisation des marchés laitiers et transformation des régimes de concurrence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Could Contracts between Pharmaceutical Firms and French Veterinarians Bias Prescription Behaviour: A Principal-Agency Theory Approach in the Context of Oligopolies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raboisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ferchiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.19850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10020176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379171v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of antimicrobial resistance in veterinary medicine: Optimizing societal benefits through mesoeconomic approaches from public and private perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ferchiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,217 +1018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional insights into contract theories: A comparative approach to the French and German dairy industries under liberalization</w:t>
+                <w:t xml:space="preserve">Construction de la compétitivité des exploitations laitières : les enseignements d'une comparaison entre la France et l'Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.81-104</w:t>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329008v1</w:t>
+                <w:t xml:space="preserve">hal-02329072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de la compétitivité des exploitations laitières : les enseignements d'une comparaison entre la France et l'Allemagne</w:t>
+                <w:t xml:space="preserve">Institutional insights into contract theories: A comparative approach to the French and German dairy industries under liberalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Depeyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.1-4</w:t>
+              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329072v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions d’accès au marché des éleveurs après les quotas laitiers ?</w:t>
               </w:r>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining health standards through economic optimisation: The example of colostrum management in beef and dairy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Raboisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,51 +1794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79 (3), pp.324 - 332. </w:t>
@@ -2111,51 +2111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology in India: transition or default choice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,191 +2200,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems : Prevalent policy frameworks and instruments in France and India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En Inde, un contre modèle coopératif de micro- fermes avec peu de grands troupeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajeswari Raina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability transitions in agrifood sysems: evidence an options for action in India and France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, New Delhi, India, India</w:t>
+              <w:t xml:space="preserve">Développement des très grands troupeaux laitiers dans différents pays du monde : forces motrices, enjeux et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jun 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572925v1</w:t>
+                <w:t xml:space="preserve">hal-04672594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Inde, un contre modèle coopératif de micro- fermes avec peu de grands troupeaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability Transitions in Agri-food Systems : Prevalent policy frameworks and instruments in France and India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeswari Raina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement des très grands troupeaux laitiers dans différents pays du monde : forces motrices, enjeux et impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, Jun 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Sustainability transitions in agrifood sysems: evidence an options for action in India and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, New Delhi, India, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672594v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the competition regime in the Occitan dairy sector: a theorical contribution from the new and historical institutional economics.</w:t>
               </w:r>
@@ -2685,77 +2685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel mode d’organisation pour un développement inclusif des filières laitières?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2806,64 +2806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Montpellier, France. 210 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2901,64 +2901,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des coopératives dans la stabilisation des conditions d’accès au marché : Le cas de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La libéralisation des marchés laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3134,64 +3134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri-chains and sustainable development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, Dec 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk and dairy in India’s development path: Lessons from a multi-location research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État indien du Sikkim est-il vraiment « devenu » 100 % bio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut se construire la compétitivité des exploitations laitières aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fink-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les mesures contre les déséquilibres de marché: Quelles perspectives pour l'après quotas dans le secteur laitier européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,51 +4713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03782171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01132-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03832809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fink-Kessler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2107628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03148045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03379171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambar&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard You" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5525" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000258" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guerrieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeswari Raina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.1.3051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03773196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03782171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01132-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jenin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2023.2240182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03832809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fink-Kessler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2107628" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manriquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106249" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03379171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19850" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03148045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ferchiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02074793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lambar&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard You" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5525" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2014.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000258" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Guerrieri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Bouroullec-Machado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ferreira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bainville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04672594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeswari Raina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melise Dantas Machado Bouroullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Esteban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.43u9wcw7f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0142" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.1.3051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02329036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Abdouttalib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03773196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>