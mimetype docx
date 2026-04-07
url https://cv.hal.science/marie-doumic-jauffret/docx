--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1036,261 +1036,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere shortening causes distinct cell division regimes during replicative senescence in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the dynamic trajectories of protein filament division revealed by numerical investigation into the mathematical model of pure fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+                <w:t xml:space="preserve">Wei-Feng Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13578-021-00693-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374435v1</w:t>
+                <w:t xml:space="preserve">hal-03131754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the dynamic trajectories of protein filament division revealed by numerical investigation into the mathematical model of pure fragmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomere shortening causes distinct cell division regimes during replicative senescence in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Feng Xue</w:t>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008964. </w:t>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13578-021-00693-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131754v1</w:t>
+                <w:t xml:space="preserve">hal-03374435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the division rate from indirect measurements of single cells</w:t>
               </w:r>
@@ -1374,265 +1374,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Division of Amyloid Fibrils: Systematic Comparison of Fibril Fragmentation Stability by Linking Theory with Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A purely mechanical model with asymmetric features for early morphogenesis of rod-shaped bacteria micro-colony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Peurichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101512⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), http://aimspress.com/article/doi/10.3934/mbe.2020356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2020356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966243v1</w:t>
+                <w:t xml:space="preserve">hal-02865566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purely mechanical model with asymmetric features for early morphogenesis of rod-shaped bacteria micro-colony</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Division of Amyloid Fibrils: Systematic Comparison of Fibril Fragmentation Stability by Linking Theory with Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marchante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Purton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (6), http://aimspress.com/article/doi/10.3934/mbe.2020356. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2020356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865566v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
               </w:r>
@@ -2218,343 +2218,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the division rate and kernel in the fragmentation equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (7), pp.1847-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570292v2</w:t>
+                <w:t xml:space="preserve">hal-01501811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Entropy Method for Measure Solutions of the Growth-Fragmentation Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Dębiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Dębiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Doumic</w:t>
+                <w:t xml:space="preserve">Piotr Gwiazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (6), pp.5811-5824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the division rate and kernel in the fragmentation equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Tournus</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (7), pp.1847-1884. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501811v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical scheme for the early steps of nucleation-aggregation Models</w:t>
               </w:r>
@@ -3129,51 +3129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the variability of nucleated amyloid polymerization by a minimalistic model of stochastic protein assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Feng Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,261 +3331,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
+                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhou Xu</w:t>
+                <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.worldscientific.com/doi/10.1142/S021820251550058X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272075v1</w:t>
+                <w:t xml:space="preserve">hal-01159215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Caceres</w:t>
+                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.worldscientific.com/doi/10.1142/S021820251550058X. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159215v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical estimation of a growth-fragmentation model observed on a genealogical tree</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Division Rate of the Self-Similar Growth-Fragmentation Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,248 +4534,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric estimation of the division rate of a size-structured population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), pp.925--950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110828344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539279v2</w:t>
+                <w:t xml:space="preserve">hal-00578694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the division rate of a size-structured population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (2), pp.925--950. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110828344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578694v1</w:t>
+                <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structured Population Model of Cell Differentiation</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,246 +6963,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Replication-Division Coordination in E. coli: A Unified Mathematical framework for Systematic Model Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shortest telomere in telomerase-negative cells triggers replicative senescence at a critical threshold length and also fuels genomic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perrin</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Fernando Rosas Bringas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191330v1</w:t>
+                <w:t xml:space="preserve">hal-04926171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest telomere in telomerase-negative cells triggers replicative senescence at a critical threshold length and also fuels genomic instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Rat</w:t>
+                <w:t xml:space="preserve">Deciphering the Replication-Division Coordination in E. coli: A Unified Mathematical framework for Systematic Model Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosas Bringas</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926171v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Effective and Individual Growth Rates in a Heterogeneous Population</w:t>
               </w:r>
@@ -8013,51 +8013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740457v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500472" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494439v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Martens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zaffagnini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01659-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Feng Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marchante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Purton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mogilner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01369-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Wiedemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501811v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Thomas Banks" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1026-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Armiento" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#8217;a Lepejova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080361v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2016.9.251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205549v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eugene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2015.1050465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958785v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Wafaa Haffaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v93i6.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0553-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Bocharov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2011.08.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9114-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duboc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sentis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2007006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759597" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328781v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266140_0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852370v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01510970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01407826v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740457v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500472" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494439v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Martens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zaffagnini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01659-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Feng Xue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marchante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Purton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mogilner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01369-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501811v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Wiedemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Thomas Banks" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1026-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Armiento" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#8217;a Lepejova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080361v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2016.9.251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205549v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eugene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2015.1050465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958785v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Wafaa Haffaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v93i6.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0553-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828344" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Bocharov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2011.08.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9114-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duboc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sentis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2007006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759597" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328781v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266140_0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852370v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01510970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01407826v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>