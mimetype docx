--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1036,261 +1036,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the dynamic trajectories of protein filament division revealed by numerical investigation into the mathematical model of pure fragmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomere shortening causes distinct cell division regimes during replicative senescence in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Feng Xue</w:t>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008964. </w:t>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13578-021-00693-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131754v1</w:t>
+                <w:t xml:space="preserve">hal-03374435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere shortening causes distinct cell division regimes during replicative senescence in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the dynamic trajectories of protein filament division revealed by numerical investigation into the mathematical model of pure fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+                <w:t xml:space="preserve">Wei-Feng Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13578-021-00693-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374435v1</w:t>
+                <w:t xml:space="preserve">hal-03131754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the division rate from indirect measurements of single cells</w:t>
               </w:r>
@@ -1374,265 +1374,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A purely mechanical model with asymmetric features for early morphogenesis of rod-shaped bacteria micro-colony</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Division of Amyloid Fibrils: Systematic Comparison of Fibril Fragmentation Stability by Linking Theory with Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marchante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Purton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2020356⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865566v1</w:t>
+                <w:t xml:space="preserve">hal-01966243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Division of Amyloid Fibrils: Systematic Comparison of Fibril Fragmentation Stability by Linking Theory with Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A purely mechanical model with asymmetric features for early morphogenesis of rod-shaped bacteria micro-colony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Peurichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (9), </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), http://aimspress.com/article/doi/10.3934/mbe.2020356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2020356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966243v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
               </w:r>
@@ -2218,343 +2218,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the division rate and kernel in the fragmentation equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Tournus</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.004⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501811v2</w:t>
+                <w:t xml:space="preserve">hal-01570292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Entropy Method for Measure Solutions of the Growth-Fragmentation Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Dębiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Gwiazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 50 (6), pp.5811-5824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the division rate and kernel in the fragmentation equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (7), pp.1847-1884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570292v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical scheme for the early steps of nucleation-aggregation Models</w:t>
               </w:r>
@@ -3129,51 +3129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the variability of nucleated amyloid polymerization by a minimalistic model of stochastic protein assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Feng Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,261 +3331,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
+                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Caceres</w:t>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159215v1</w:t>
+                <w:t xml:space="preserve">hal-01272075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.15326. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.worldscientific.com/doi/10.1142/S021820251550058X. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272075v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical estimation of a growth-fragmentation model observed on a genealogical tree</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Division Rate of the Self-Similar Growth-Fragmentation Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,248 +4534,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the division rate of a size-structured population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (2), pp.925--950. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110828344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578694v1</w:t>
+                <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric estimation of the division rate of a size-structured population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), pp.925--950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110828344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539279v2</w:t>
+                <w:t xml:space="preserve">hal-00578694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structured Population Model of Cell Differentiation</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lenuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,492 +6929,593 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest telomere in telomerase-negative cells triggers replicative senescence at a critical threshold length and also fuels genomic instability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute Smurf mortality and age-dependence in a two-phase ageing model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosas Bringas</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Luce Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kaakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926171v1</w:t>
+                <w:t xml:space="preserve">hal-05589412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Replication-Division Coordination in E. coli: A Unified Mathematical framework for Systematic Model Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Effective and Individual Growth Rates in a Heterogeneous Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Doumic</w:t>
+                <w:t xml:space="preserve">The shortest telomere in telomerase-negative cells triggers replicative senescence at a critical threshold length and also fuels genomic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rosas Bringas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852370v2</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for high frequency features in a noisy signal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison Between Effective and Individual Growth Rates in a Heterogeneous Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263522v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Testing for high frequency features in a noisy signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263522v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strategic Workforce Planning and sales force : a demographic approach to productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7455,51 +7556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7509,100 +7610,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude asymptotique et simulation numérique de la propagation Laser en milieu inhomogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00142670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7612,91 +7713,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-fragmentation equations in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Pierre et Marie Curie - Paris VI, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00844123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7706,167 +7807,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the critical fragmentation equation with binary fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01510970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the growth-fragmentation equation in a periodic case - Non-dissipative numerical scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01407826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8013,51 +8114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740457v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500472" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494439v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Martens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zaffagnini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01659-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Feng Xue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020356" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marchante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Purton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mogilner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01369-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501811v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Wiedemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Thomas Banks" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1026-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Armiento" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#8217;a Lepejova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080361v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2016.9.251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205549v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eugene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2015.1050465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958785v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Wafaa Haffaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v93i6.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0553-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828344" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Bocharov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2011.08.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9114-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duboc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sentis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2007006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759597" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328781v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266140_0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852370v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01510970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01407826v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740457v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500472" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494439v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Martens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zaffagnini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01659-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Feng Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marchante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Purton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mogilner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01369-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Wiedemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501811v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Thomas Banks" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1026-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Armiento" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#8217;a Lepejova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080361v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2016.9.251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205549v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eugene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2015.1050465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958785v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Wafaa Haffaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v93i6.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0553-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Bocharov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2011.08.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9114-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duboc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sentis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2007006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759597" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328781v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266140_0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Breuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaaka&#239;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852370v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142670v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844123v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01510970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01407826v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>