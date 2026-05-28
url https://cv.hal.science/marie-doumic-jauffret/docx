--- v2 (2026-04-29)
+++ v3 (2026-05-28)
@@ -191,742 +191,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model linking telomeres to senescence in Saccharomyces cerevisiae reveals cell lineage versus population dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic Analysis of a bi-monomeric nonlinear Becker-Döring system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rat</w:t>
+                <w:t xml:space="preserve">Klemens Fellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Doumic</w:t>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhou Xu</w:t>
+                <w:t xml:space="preserve">Juan J L Velázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56196-z⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/adc3e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489051v1</w:t>
+                <w:t xml:space="preserve">hal-04635659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits for a population model with growth, division and cross-diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical model linking telomeres to senescence in Saccharomyces cerevisiae reveals cell lineage versus population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hoffmann</w:t>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Peurichard</w:t>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (12), pp.2611-2660. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202525500472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56196-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740457v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual cell fate and population dynamics revealed by a mathematical model linking telomere length and replicative senescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling limits for a population model with growth, division and cross-diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhou Xu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Peurichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.11.22.568287⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), pp.2611-2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202525500472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305005v1</w:t>
+                <w:t xml:space="preserve">hal-04740457v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis of a bi-monomeric nonlinear Becker-Döring system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual cell fate and population dynamics revealed by a mathematical model linking telomere length and replicative senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan J L Velázquez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/adc3e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.11.22.568287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635659v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies cross-diffusions: from a nonlocal mean-field to a porous medium system without self-diffusion</w:t>
+                <w:t xml:space="preserve">An inverse problem: recovering the fragmentation kernel from the short-time behaviour of the fragmentation equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Peurichard</w:t>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.01.017⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.621-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108050v2</w:t>
+                <w:t xml:space="preserve">hal-03494439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse problem: recovering the fragmentation kernel from the short-time behaviour of the fragmentation equation</w:t>
+                <w:t xml:space="preserve">Multispecies cross-diffusions: from a nonlocal mean-field to a porous medium system without self-diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Tournus</w:t>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Peurichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, pp.621-671. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 389, pp.228-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2024.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494439v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of p62-ubiquitin aggregates in autophagy</w:t>
               </w:r>
@@ -1036,261 +1036,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere shortening causes distinct cell division regimes during replicative senescence in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the dynamic trajectories of protein filament division revealed by numerical investigation into the mathematical model of pure fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Martin</w:t>
+                <w:t xml:space="preserve">Wei-Feng Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13578-021-00693-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374435v1</w:t>
+                <w:t xml:space="preserve">hal-03131754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the dynamic trajectories of protein filament division revealed by numerical investigation into the mathematical model of pure fragmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telomere shortening causes distinct cell division regimes during replicative senescence in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Feng Xue</w:t>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1008964. </w:t>
+              <w:t xml:space="preserve">Cell &amp; Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13578-021-00693-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131754v1</w:t>
+                <w:t xml:space="preserve">hal-03374435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the division rate from indirect measurements of single cells</w:t>
               </w:r>
@@ -1393,51 +1393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Division of Amyloid Fibrils: Systematic Comparison of Fibril Fragmentation Stability by Linking Theory with Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Marchante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,64 +1527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A purely mechanical model with asymmetric features for early morphogenesis of rod-shaped bacteria micro-colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Peurichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (6), http://aimspress.com/article/doi/10.3934/mbe.2020356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1612,1568 +1612,1568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
+                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Laferrière</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bohl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+                <w:t xml:space="preserve">Yi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.2802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0608-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317910v1</w:t>
+                <w:t xml:space="preserve">hal-02057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-monomeric, nonlinear Becker-Döring-type system to capture oscillatory aggregation kinetics in prion dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidirectional sliding of two parallel microtubules generated by multiple identical motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Human Rezaei</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mogilner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Oelz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01369-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863748v1</w:t>
+                <w:t xml:space="preserve">hal-02181135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional sliding of two parallel microtubules generated by multiple identical motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Allard</w:t>
+                <w:t xml:space="preserve">Cyclic asymptotic behaviour of a population reproducing by fission into two equal parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Oelz</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01369-w⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.551-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2019022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181135v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363549v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic asymptotic behaviour of a population reproducing by fission into two equal parts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early stage prion assembly involves two subpopulations with different quaternary structures and a secondary templating pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2019022⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0608-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363549v5</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+                <w:t xml:space="preserve">A bi-monomeric, nonlinear Becker-Döring-type system to capture oscillatory aggregation kinetics in prion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Fellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.2802. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.241--261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057700v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t>
+                <w:t xml:space="preserve">Relative Entropy Method for Measure Solutions of the Growth-Fragmentation Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Calvo</w:t>
+                <w:t xml:space="preserve">Tomasz Dębiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Gwiazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (6), pp.5811-5824</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570292v2</w:t>
+                <w:t xml:space="preserve">hal-01762974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Entropy Method for Measure Solutions of the Growth-Fragmentation Equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the division rate and kernel in the fragmentation equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emil Wiedemann</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (7), pp.1847-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762974v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501811v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the division rate and kernel in the fragmentation equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-time asymptotics for polymerization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Tournus</w:t>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (7), pp.1847-1884. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 363 (1), pp.111-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-018-3218-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501811v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical scheme for the early steps of nucleation-aggregation Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an integrated workforce planning framework using structured equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvey Thomas Banks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Doumic</w:t>
+                <w:t xml:space="preserve">Edouard Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Kruse</w:t>
+                <w:t xml:space="preserve">Delphine Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Toubiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-016-1026-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954437v1</w:t>
+                <w:t xml:space="preserve">hal-01343368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of monomer transfer between two structurally distinct PrP oligomers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerical scheme for the early steps of nucleation-aggregation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nad’a Lepejova</w:t>
+                <w:t xml:space="preserve">Harvey Thomas Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1-2), pp.259-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-016-1026-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574346v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated workforce planning framework using structured equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanism of monomer transfer between two structurally distinct PrP oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Armiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nad’a Lepejova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 262, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2017.03.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343368v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Asymptotics for a Critical Case in Fragmentation and Growth-Fragmentation Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation from Moments Measurements for Amyloid Depolymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Armiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Escobedo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 397, pp.68 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2016.9.251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080361v3</w:t>
+                <w:t xml:space="preserve">hal-01248255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation from Moments Measurements for Amyloid Depolymerisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Asymptotics for a Critical Case in Fragmentation and Growth-Fragmentation Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Human Rezaei</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Escobedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 397, pp.68 - 88. </w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/krm.2016.9.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248255v1</w:t>
+                <w:t xml:space="preserve">hal-01080361v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the variability of nucleated amyloid polymerization by a minimalistic model of stochastic protein assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Feng Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,304 +3331,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
+                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhou Xu</w:t>
+                <w:t xml:space="preserve">Julien Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.worldscientific.com/doi/10.1142/S021820251550058X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272075v1</w:t>
+                <w:t xml:space="preserve">hal-01159215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic approach of a time elapsed neural model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Caceres</w:t>
+                <w:t xml:space="preserve">The asymmetry of telomere replication contributes to replicative senescence heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Bourgeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.worldscientific.com/doi/10.1142/S021820251550058X. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021820251550058X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep15326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159215v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical estimation of a growth-fragmentation model observed on a genealogical tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,51 +3714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,51 +3870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 93 (6), pp.845-878. </w:t>
@@ -3952,77 +3952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Division Rate of the Self-Similar Growth-Fragmentation Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Bourgeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Escobedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (2), pp.025007, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4060,51 +4060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division in Escherichia coli is triggered by a size-sensing rather than a timing mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,607 +4175,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven modeling of SRC control on the mitochondrial pathway of apoptosis: implication for anticancer therapy optimization.</w:t>
+                <w:t xml:space="preserve">Estimating the Division Rate for the Growth-Fragmentation Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leon M. Tine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.69-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-012-0553-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849021v1</w:t>
+                <w:t xml:space="preserve">hal-00634539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Division Rate for the Growth-Fragmentation Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven modeling of SRC control on the mitochondrial pathway of apoptosis: implication for anticancer therapy optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+                <w:t xml:space="preserve">Nikolay Popgeorgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon M. Tine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (1), pp.69-103. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.e1003011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-012-0553-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634539v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric estimation of the division rate of a size-structured population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Charles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (2), pp.925--950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110828344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778052v1</w:t>
+                <w:t xml:space="preserve">hal-00578694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity in a General Aggregation-Fragmentation Problem ; Application to Fitness Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (1), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of the division rate of a size-structured population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t>
+                <w:t xml:space="preserve">An efficient kinetic model for assemblies of amyloid fibrils and its application to polyglutamine aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rivoirard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (2), pp.925--950. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e43273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110828344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578694v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structured Population Model of Cell Differentiation</w:t>
               </w:r>
@@ -4787,51 +4787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Zubelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5006,945 +5006,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Calibration of a Size-Structured Population Model from Experimental Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Label Structured Cell Proliferation Models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Zubelli</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn L Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Clayton Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10441-010-9114-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (12), pp.1412-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412637v1</w:t>
+                <w:t xml:space="preserve">hal-00778074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of a Simpliﬁed Yet Complete Model for Chronic Myelegenous Leukemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-009-9500-0⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.757-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413152v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408088v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenelements of a General Aggregation-Fragmentation Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">On the Calibration of a Size-Structured Population Model from Experimental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gabriel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Zubelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820251000443X⟩</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (4), pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-010-9114-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408088v3</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability Analysis of a Simpliﬁed Yet Complete Model for Chronic Myelegenous Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17513750902935208⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (7), pp.1732-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-009-9500-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788492v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label Structured Cell Proliferation Models.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prion dynamics with size dependency-strain phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lenuzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deslys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (12), pp.1412-1415. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.28-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aml.2010.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17513750902935208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778074v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Solution of an Inverse Problem in Size-Structured Population Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Zubelli</w:t>
+                <w:t xml:space="preserve">Scaling limit of a discrete prion dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/4/045008⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n4.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327151v1</w:t>
+                <w:t xml:space="preserve">inria-00403914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limit of a discrete prion dynamics model</w:t>
+                <w:t xml:space="preserve">Simulation of Laser Beam Propagation With a Paraxial Model in a Tilted Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lepoutre</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Golse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2009.v7.n4.a3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (3), pp.861--880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00403914v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Laser Beam Propagation With a Paraxial Model in a Tilted Frame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sentis</w:t>
+                <w:t xml:space="preserve">Numerical Solution of an Inverse Problem in Size-Structured Population Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Zubelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 228 (3), pp.861--880. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (4), pp.045008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/25/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327179v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Value Problem for an Oblique Paraxial Model of Light Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Applications of Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (1), pp.119-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Population Model Structured by the Cells Molecular Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (3), pp.121-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6398,90 +6398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Quantification of Amyloid Fibrils Morphological Features by Image Processing Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Drasdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6545,64 +6545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of prion replication and structural diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Merzach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and population approaches for calibrating division rates in population dynamics: Application to the bacterial cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Simulation for Collective Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, WORLD SCIENTIFIC, pp.1-81, 2023, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7064,302 +7064,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Replication-Division Coordination in E. coli: A Unified Mathematical framework for Systematic Model Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shortest telomere in telomerase-negative cells triggers replicative senescence at a critical threshold length and also fuels genomic instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Martinez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perrin</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Fernando Rosas Bringas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191330v1</w:t>
+                <w:t xml:space="preserve">hal-04926171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shortest telomere in telomerase-negative cells triggers replicative senescence at a critical threshold length and also fuels genomic instability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Rat</w:t>
+                <w:t xml:space="preserve">Deciphering the Replication-Division Coordination in E. coli: A Unified Mathematical framework for Systematic Model Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rosas Bringas</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926171v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Effective and Individual Growth Rates in a Heterogeneous Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7377,77 +7377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for high frequency features in a noisy signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7491,90 +7491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Workforce Planning and sales force : a demographic approach to productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Doumic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mezache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8114,51 +8114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740457v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500472" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494439v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Martens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zaffagnini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01659-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Feng Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008964" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marchante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Purton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mogilner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01369-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Wiedemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501811v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Thomas Banks" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1026-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Armiento" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#8217;a Lepejova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080361v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2016.9.251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205549v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eugene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2015.1050465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958785v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Wafaa Haffaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v93i6.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Tine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0553-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Bocharov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2011.08.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9114-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duboc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sentis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2007006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759597" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328781v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266140_0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Breuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaaka&#239;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852370v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142670v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844123v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01510970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01407826v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635659v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Fellner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mezache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J L Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/adc3e5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489051v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Martinez Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Teixeira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56196-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740457v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecht" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202525500472" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.22.568287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494439v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Escobedo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108050v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2024.01.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Delacour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Martens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmeiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zaffagnini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01659-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Feng Xue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008964" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13578-021-00693-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marchante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Purton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101512" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Allard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mogilner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Oelz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01369-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363549v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gabriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2019022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laferri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bohl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0608-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz D&#281;biec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gwiazda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Wiedemann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501811v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570292v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-018-3218-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343368v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ribes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Salort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Toubiana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Thomas Banks" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kruse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1026-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Armiento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#8217;a Lepejova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180538" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.037" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080361v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2016.9.251" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205549v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eugene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947472" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1066920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Caceres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550058X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourgeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15326" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/14-BEJ623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Banks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Prigent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2015.1050465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958785v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Wafaa Haffaf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v93i6.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-12-17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic-Jauffret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M. Tine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0553-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Ballesta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popgeorgiev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828344" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539279v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lenuzza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043273" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zubelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816584" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn L Sutton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clayton Thompson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Bocharov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2011.08.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778074v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2010.07.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408088v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251000443X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Maia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9114-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Kim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-009-9500-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deslys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513750902935208" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepoutre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2009.v7.n4.a3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327179v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duboc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sentis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.10.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/25/4/045008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2007006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Berardi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mattarocci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Langston" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Drasdo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759597" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502148v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Merzach" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kn&#228;pple" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328781v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811266140_0001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589412v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Breuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaaka&#239;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rosas Bringas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852370v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263522v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142670v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844123v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01510970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01407826v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>