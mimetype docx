--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -204,434 +204,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of an expressive statistical model checking approach to the analysis of genetic circuits</w:t>
+                <w:t xml:space="preserve">HASL: A new approach for performance evaluation and model checking from concepts to experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.018⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250521v2</w:t>
+                <w:t xml:space="preserve">hal-01221815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HASL: A new approach for performance evaluation and model checking from concepts to experimentation</w:t>
+                <w:t xml:space="preserve">Applications of an expressive statistical model checking approach to the analysis of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.53-77. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 599, p.4-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221815v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding messages for free in security protocols – extension to various security properties</w:t>
+                <w:t xml:space="preserve">Analyzing Conflict Freedom For Multi-threaded Programs With Time Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrto Arapinis</w:t>
+                <w:t xml:space="preserve">Jingshu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Communications of the EASST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Automated Verification of Critical Systems 2014, 70, pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083657v1</w:t>
+                <w:t xml:space="preserve">hal-01087871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Conflict Freedom For Multi-threaded Programs With Time Annotations</w:t>
+                <w:t xml:space="preserve">Bounding messages for free in security protocols – extension to various security properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingshu Chen</w:t>
+                <w:t xml:space="preserve">Myrto Arapinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications of the EASST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2014.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087871v1</w:t>
+                <w:t xml:space="preserve">hal-01083657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Brinzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,377 +1304,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la robustesse d'un ordonnancement par Automates Temporisés Stochastiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Aubry</w:t>
+                <w:t xml:space="preserve">Satisfiability techniques for computing minimal tie sets in reliability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Duroeulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Brinzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pétin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652138v1</w:t>
+                <w:t xml:space="preserve">hal-01630851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfiability techniques for computing minimal tie sets in reliability assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolae Brinzei</w:t>
+                <w:t xml:space="preserve">Using statistical-model-checking-based simulation for evaluating the robustness of a production schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Himmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630851v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using statistical-model-checking-based simulation for evaluating the robustness of a production schedule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la robustesse d'un ordonnancement par Automates Temporisés Stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Himmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Marangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pétin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs, MSR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652140v1</w:t>
+                <w:t xml:space="preserve">hal-01652138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sharing computer science with everyone also helps avoiding digital prejudices</w:t>
               </w:r>
@@ -1824,64 +1824,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS’11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding Messages for Free in Security Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Arapinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Brinzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2864,51 +2864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250521v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.09.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshu Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Plaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Busana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Higuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kataja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reuter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Duroeulx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Beauquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Minea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11560326_16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZ2BDJBF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nilsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424418v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.3089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250521v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshu Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.09.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel Lefaucheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Plaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732493v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77382-2_20" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Busana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot-Kremer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Higuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kataja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Reuter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kreis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Duroeulx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;tin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Djafri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Beauquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Minea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11560326_16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZ2BDJBF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nilsson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424418v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>