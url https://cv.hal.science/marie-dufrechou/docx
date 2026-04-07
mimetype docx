--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,157 +234,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Postharvest Losses in Tomato Production in The Savannah Region of Togo</w:t>
+                <w:t xml:space="preserve">The Potential of Combining Faba Bean (Vicia faba L.) and Pea Pod (Pisum sativum L.) Flours to Enhance the Nutritional Qualities of Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawuena Goka</w:t>
+                <w:t xml:space="preserve">Khaoula Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amel Hedhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Bellagha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Gliguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yaovi Ameyapoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agriculture and Food Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (5), pp.40-45. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (13), pp.2167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24018/ejfood.2021.3.5.358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods14132167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901429v1</w:t>
+                <w:t xml:space="preserve">hal-05565075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the microbiological and physico-chemical characteristics of local tomato Solanum lycopersicum puree produced on a small scale in Togo</w:t>
               </w:r>
@@ -396,1130 +396,1260 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gott’liebe Goka Mawuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufrechou Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameyapoh Yaovi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (8), pp.304-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5897/AJFS2019.1862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edible Films and Coatings Functionalization by Probiotic Incorporation: A Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of Postharvest Losses in Tomato Production in The Savannah Region of Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen R Pop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mawuena Goka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Picouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan C Vodnar</w:t>
+                <w:t xml:space="preserve">Kouassi Soncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia A Socaci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yaovi Ameyapoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">European Journal of Agriculture and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (5), pp.40-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24018/ejfood.2021.3.5.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03326088v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein/polysaccharide interactions and their impact on haze formation in white wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Edible Films and Coatings Functionalization by Probiotic Incorporation: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana L Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen R Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Dan C Vodnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vernhet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia A Socaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (45), pp.10042-10053. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506446v1</w:t>
+                <w:t xml:space="preserve">hal-03326088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrodynamics 2: Effects of Particle Size and Filter Type on Trans-Filter Time-Dependent Pressure Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Protein/polysaccharide interactions and their impact on haze formation in white wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mignard</w:t>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Drenski</w:t>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Reed</w:t>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.201300185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (45), pp.10042-10053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125126v1</w:t>
+                <w:t xml:space="preserve">hal-01506446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of polyphosphate composition and their interaction with dairy matrices by ion chromatography and 31P NMR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtrodynamics 2: Effects of Particle Size and Filter Type on Trans-Filter Time-Dependent Pressure Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rullière</w:t>
+                <w:t xml:space="preserve">E. Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Michael Drenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Raouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+                <w:t xml:space="preserve">Wayne Reed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (7), pp.529-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.201300185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.09.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598332v1</w:t>
+                <w:t xml:space="preserve">hal-03125126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White wine proteins: how does the pH affect their conformation at room temperature?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Studies of polyphosphate composition and their interaction with dairy matrices by ion chromatography and 31P NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Raouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la401524w⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939684v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of white wine proteins: combined effect of pH, ionic strength, and temperature on their aggregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">White wine proteins: how does the pH affect their conformation at room temperature?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf204048j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (33), pp.10475-10482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la401524w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506225v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation protéique des vins blancs : évolution des pratiques oenologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stability of white wine proteins: combined effect of pH, ionic strength, and temperature on their aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.1308-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf204048j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506079v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stabilisation protéique des vins blancs : évolution des pratiques oenologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dufrechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Panigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 248, pp.12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protein aggregation in white wines: influence of the temperature on aggregation kinetics and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (18), pp.10209-10218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf1017687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1529,124 +1659,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The power of plant proteins in human diet: what do we know about their digestibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Hedhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1656,246 +1786,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical charactization and cooking behavior of lentils and chickpeas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faidat Mze Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Bread and Cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un dessert végétal innovant à base de légumineuses (enfant de 12 à 18 mois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dufrechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmée Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontres Francophones Légumineuses, Angers, 24-26 février 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2042,51 +2172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gott&#8217;liebe Goka Mawuena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufrechou Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameyapoh Yaovi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2019.1862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana L Pop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Pop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan C Vodnar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A Socaci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drenski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Reed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P94F43XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Panigoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1017687" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidat Mze Hamadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Bertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Said" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14132167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gott&#8217;liebe Goka Mawuena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufrechou Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameyapoh Yaovi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2019.1862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana L Pop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Pop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan C Vodnar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A Socaci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drenski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Reed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P94F43XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Panigoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1017687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidat Mze Hamadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>