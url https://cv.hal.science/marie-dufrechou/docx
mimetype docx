--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -1020,51 +1020,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of polyphosphate composition and their interaction with dairy matrices by ion chromatography and 31P NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rullière</w:t>
+                <w:t xml:space="preserve">Célie Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2172,51 +2172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Said" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14132167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gott&#8217;liebe Goka Mawuena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufrechou Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameyapoh Yaovi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2019.1862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana L Pop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Pop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan C Vodnar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A Socaci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drenski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Reed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P94F43XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rulli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Panigoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1017687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidat Mze Hamadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guerin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Said" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bellagha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Gliguem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufrechou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14132167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gott&#8217;liebe Goka Mawuena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufrechou Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameyapoh Yaovi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJFS2019.1862" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuena Goka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Soncy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Ameyapoh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejfood.2021.3.5.358" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana L Pop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Pop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan C Vodnar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A Socaci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02546" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drenski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Reed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300185" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P94F43XV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Rulli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Raouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.09.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNC3RFX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401524w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204048j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Panigoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1017687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faidat Mze Hamadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>