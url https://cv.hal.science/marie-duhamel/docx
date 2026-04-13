--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -217,239 +217,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
+                <w:t xml:space="preserve">Self or nonself: end of a dogma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Ziane-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Frontiers in Immunology, 16, pp.1595764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1595764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400718v1</w:t>
+                <w:t xml:space="preserve">hal-05152236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self or nonself: end of a dogma?</w:t>
+                <w:t xml:space="preserve">Nonclassical HLA and pseudogenes in maternal–fetal tolerance and cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ziane-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Frontiers in Immunology, 16, pp.1595764. </w:t>
+              <w:t xml:space="preserve">Trends in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1595764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.it.2025.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05152236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term outcome of oesophageal atresia in adolescence (TransEAsome): a national French cohort study protocol</w:t>
               </w:r>
@@ -697,291 +697,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t>
+                <w:t xml:space="preserve">Protocol for generating a co-culture of macrophages with breast cancer tumoroids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salome</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, STAR Protocols, 6 (1), pp.103536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718878v1</w:t>
+                <w:t xml:space="preserve">hal-04918128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for generating a co-culture of macrophages with breast cancer tumoroids.</w:t>
+                <w:t xml:space="preserve">A co-culture system of macrophages with breast cancer tumoroids to study cell interactions and therapeutic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, STAR Protocols, 6 (1), pp.103536. </w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cell Reports Methods, 4 (6), pp.100792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2024.100792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918128v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of furin in CAR macrophages directs them toward a proinflammatory phenotype and enhances their antitumor activities.</w:t>
               </w:r>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ziane Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,511 +1095,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+                <w:t xml:space="preserve">Agata Rybicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, BMC Biology, 21, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400929v1</w:t>
+                <w:t xml:space="preserve">hal-04401119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tierny</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401119v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (4), pp.237. </w:t>
+              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528695v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cell Death Dis, 14, pp.526. </w:t>
@@ -1637,130 +1637,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278200v2</w:t>
@@ -1771,103 +1771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (8), pp.526. </w:t>
@@ -1905,103 +1905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (10), pp.677. </w:t>
@@ -2199,64 +2199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2307,103 +2307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cell Reports Medicine, 2 (6), pp.100318. </w:t>
@@ -2571,77 +2571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaceome proteomic of glioblastoma revealed potential targets for immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2718,77 +2718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t>
@@ -2820,481 +2820,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Immune Cell-derived Extracellular Vesicles and Studying Functional Impact on Cell Environment</w:t>
+                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60118⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941600v1</w:t>
+                <w:t xml:space="preserve">inserm-02941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Immune Cell-derived Extracellular Vesicles and Studying Functional Impact on Cell Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/60118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941810v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941792v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,90 +3505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan-Aybike Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Beillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (12), pp.1490. </w:t>
@@ -3620,295 +3620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsukasa Hara</w:t>
+                <w:t xml:space="preserve">B. Fatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">P. Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 281, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445717v1</w:t>
+                <w:t xml:space="preserve">inserm-02940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Duhamel</w:t>
+                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+                <w:t xml:space="preserve">Tsukasa Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Focsa</w:t>
+                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 281, pp.61-66. </w:t>
+              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940936v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t>
               </w:r>
@@ -4054,51 +4054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,404 +4168,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Rodet</w:t>
+                <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Murgoci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">F. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Day</w:t>
+                <w:t xml:space="preserve">A. Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447345v1</w:t>
+                <w:t xml:space="preserve">inserm-02940434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Murgoci</w:t>
+                <w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Desjardins</w:t>
+                <w:t xml:space="preserve">Adriana Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gagnon</w:t>
+                <w:t xml:space="preserve">Robert Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.19360. </w:t>
+              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.20-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02940434v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.19360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445727v1</w:t>
@@ -4576,64 +4576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Consequences of Proprotein Convertase 1/3 (PC1/3) Inhibition in Macrophages for Application to Cancer Immunotherapy: A Proteomic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,51 +4755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP0096 CAN IMMUNOGLOBULINS G FROM SYSTEMIC SCLEROSIS PATIENTS INFLUENCE THE SECRETOME OF DERMAL FIBROBLASTS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5195,51 +5195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rambow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoranz Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2022.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guilbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubucquoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1783" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rambow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoranz Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2022.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guilbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubucquoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1783" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>