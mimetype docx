--- v1 (2026-04-13)
+++ v2 (2026-05-17)
@@ -1095,806 +1095,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Rybicka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tierny</w:t>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401119v1</w:t>
+                <w:t xml:space="preserve">hal-04400929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishment and characterization of canine mammary tumoroids for translational research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Capuz</w:t>
+                <w:t xml:space="preserve">Agata Rybicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Osien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
+                <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, BMC Biology, 21, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528695v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallopian tube lesions as potential precursors of early ovarian cancer: a comprehensive proteomic analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Osien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14, pp.644. </w:t>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06165-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400929v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Cell Death Dis, 14, pp.526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400988v1</w:t>
+                <w:t xml:space="preserve">hal-04278200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocytes express aberrant immunoglobulins as putative gatekeeper of astrocytes to neuronal progenitor conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie-Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Cell Death and Disease, 14 (4), pp.237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-023-05737-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Cell Death Dis, 14, pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278200v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (8), pp.526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-023-06037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528686v1</w:t>
@@ -1905,103 +1905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Heimdall, an alternative protein issued from a ncRNA related to kappa light chain variable region of immunoglobulins from astrocytes: a new player in neural proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Osien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Anne Karnoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (10), pp.677. </w:t>
@@ -2199,64 +2199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2307,90 +2307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth proteomics analysis of sentinel lymph nodes from individuals with endometrial cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawale Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,77 +2718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Cancer Gene Therapy, 29, pp.22-36. </w:t>
@@ -2820,425 +2820,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
+                <w:t xml:space="preserve">Characterization of Immune Cell-derived Extracellular Vesicles and Studying Functional Impact on Cell Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+                <w:t xml:space="preserve">Quentin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/60118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02941792v1</w:t>
+                <w:t xml:space="preserve">inserm-02941600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Immune Cell-derived Extracellular Vesicles and Studying Functional Impact on Cell Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lemaire</w:t>
+                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941600v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of neonatal microglia drives small extracellular vesicles content and biological functions in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Reference and Ghost Proteins Identification in Rat C6 Glioma Extracellular Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana-Natalia Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.1727637. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.101045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1727637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02941810v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02941792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Studies Revealed a Ghost Proteome in PC1/3 KD Macrophages under Antitumoral Resistance Induced by IL-10</w:t>
               </w:r>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Kobeissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,90 +3505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PC1/3 KD Macrophages Exhibit Resistance to the Inhibitory Effect of IL-10 and a Higher TLR4 Activation Rate, Leading to an Anti-Tumoral Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Capuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilgehan-Aybike Ozcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Beillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Raffo-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (12), pp.1490. </w:t>
@@ -3620,295 +3620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02941565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Capuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fatou</w:t>
+                <w:t xml:space="preserve">Tsukasa Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Saudemont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Focsa</w:t>
+                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 281, pp.61-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940936v1</w:t>
+                <w:t xml:space="preserve">hal-04445717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular consequences of the proprotein convertase 1/3 inhibition in macrophages for application in anti-tumour immunotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Capuz</w:t>
+                <w:t xml:space="preserve">Real time and in vivo pharmaceutical and environmental studies with SpiderMass instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsukasa Hara</w:t>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinaldo van Meel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Duhamel</w:t>
+                <w:t xml:space="preserve">C. Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 282, pp.80-85. </w:t>
+              <w:t xml:space="preserve">, 2018, 281, pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.06.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445717v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paclitaxel Treatment and Proprotein Convertase 1/3 (PC1/3) Knockdown in Macrophages is a Promising Antiglioma Strategy as Revealed by Proteomics and Cytotoxicity Studies</w:t>
               </w:r>
@@ -4054,51 +4054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,404 +4168,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02940640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Duhamel</w:t>
+                <w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rodet</w:t>
+                <w:t xml:space="preserve">Adriana Murgoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Murgoci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Gagnon</w:t>
+                <w:t xml:space="preserve">Robert Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
+              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02940434v1</w:t>
+                <w:t xml:space="preserve">hal-04447345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein convertase 1/3 inhibited macrophages: A novel therapeutic based on drone macrophages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Rodet</w:t>
+                <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Murgoci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wisztorski</w:t>
+                <w:t xml:space="preserve">R. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Day</w:t>
+                <w:t xml:space="preserve">H. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuPA Open Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, pp.20-22. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euprot.2016.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447345v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02940434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proprotein convertase PC1/3 regulates TLR9 trafficking and the associated signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murgoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.19360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep19360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445727v1</w:t>
@@ -4576,64 +4576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Consequences of Proprotein Convertase 1/3 (PC1/3) Inhibition in Macrophages for Application to Cancer Immunotherapy: A Proteomic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,51 +4755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OP0096 CAN IMMUNOGLOBULINS G FROM SYSTEMIC SCLEROSIS PATIENTS INFLUENCE THE SECRETOME OF DERMAL FIBROBLASTS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chepy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5195,51 +5195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rambow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoranz Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2022.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guilbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubucquoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1783" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jassaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane-Chaouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duhamel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05152236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1595764" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.it.2025.08.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-086303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zirem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ledoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alain Maurage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2024.101482" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ziane Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hajjaji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2024.100792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04918175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kobeissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Pinheiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07267-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06165-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rybicka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tierny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01516-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Capuz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Osien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Anne Karnoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-05737-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278200v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie-Anne Karnoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06037-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06143-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04423963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hua" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rambow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoranz Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2022.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04212126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drelich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34208-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04018132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rodet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.667850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.746168" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04009706v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-020-00286-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Raffo-Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana-Natalia Murgoci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Mallah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1727637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan Ozcan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c02530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Rhun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omto.2020.03.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02941565v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilgehan-Aybike Ozcan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Beillan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukasa Hara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo van Meel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.07.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fatou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saudemont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.06.339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Natalia Murgoci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Zografidou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Zairi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2016.11.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW2QF8WQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Murgoci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Day" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euprot.2016.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02940434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murgoci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desjardins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19360" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanden Abeele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kobeissy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.052480" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guilbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubucquoi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2022-eular.1783" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02940420v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M.N. Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Sofianatos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Komarova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Samavarchi Tehrani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>