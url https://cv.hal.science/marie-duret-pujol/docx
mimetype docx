--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Duret-Pujol </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF tudes Théâtrales Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-duret-pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130915211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 02/02/1982 (La Rochelle, France).Maîtresse de Conférences d’Études Théâtrales à l’Université Bordeaux Montaigne.Équipe de recherche : UR 24141 - ARTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).Membre fondateur et co-directrice du Festival des Arts et de la Pensée Théâtre des Images.Membre fondateur et co-directrice de la collection scientifique @rts vivants, Presses Universitaires de Bordeaux, Un@, [En ligne].Membre du comité de lecture de la revue Horizons/ Théâtre, Presses Universitaires de Bordeaux.Membre du comité de lecture de la revue du CERTES, Université de Liège (Belgique). [En ligne].Adresse électronique : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie.duret-pujol@u-bordeaux-montaigne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’Études Théâtrales soutenue publiquement le 2 décembre 2010 à Université de la Sorbonne Nouvelle, École Doctorale 267 Arts et Médias, Paris 3 sous la direction de la Professeure Catherine Naugrette (Paris 3) : Pour une poétique de la comédie dans le théâtre contemporain (de Beckett aux Deschamps). Jury : Bernard Faivre (président du jury, professeur à l’université de Paris X), Catherine Naugrette (professeure à l’université de Paris 3), Mireille Losco-Lena (professeure de l’université de Lyon II), Jean-Pierre Ryngaert (professeur à l’université de Paris 3), Daniel Lemahieu (expert, auteur dramatique). Qualification CNU (février 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Études Approfondies en Études Théâtrales soutenu en septembre 2005 à l’université de la Sorbonne Nouvelle Paris 3 sous la direction de Daniel Lemahieu : Les élans dans le vide - La catastrophe des « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise d’Arts du spectacle, Études Théâtrales soutenue en mai 2004 à l’université Michel de Montaigne Bordeaux III sous la direction de Jean-Yves Coquelin : Désir / Désastre : les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’organisation et de coordination liées à la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires interdisciplinaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comique et politique avec Christophe Pébarthe (MCF habilité d’histoire ancienne), CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3. Séminaire intégré à l’axe de recherche prioritaire de l’université de Bordeaux 3, « Ecrire, représenter, traduire », septembre 2013-avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Des sciences sociales à l’université Bordeaux Montaigne, avec Christian Malaurie et Christophe Pébarthe, novembre 2018-mai 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique, les intellectuels et la politique, avec Christophe Pébarthe, CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3, Pessac, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les scènes de l’humour avec Nelly Quemener, CLARE/ ARTES, RIRH, Pessac, 22-23 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foucault : vérité et jeux de vérité, avec Christian Malaurie et Christophe Pébarthe, Université Bordeaux Montaigne, CLARE/ Artes, Théâtre des Images, Pessac, 12 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Imaginaire et émancipation, avec Christian Malaurie, L’Appel des Appels, Association Théâtre des Images, La Machine à Lire, RIRH, Bordeaux, 15 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habiter le monde ibérique et latino-américain avec le festival « Les Translatines » (1981-2015), avec Jean-Yves Coquelin, UR 24141 ARTES, Université Bordeaux Montaigne, Théâtre des Chimères, Théâtre des Images, Pessac, 17 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques du spectacle vivant jeunes publics, avec Alexandre Péraud, TELEM/ CLARE-ARTES/ OARA, TnBA, 10-11 décembre 2015 et 6 juin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impostures et vérités en art(s), avec Christian Malaurie et Marguerite Vappereau, CLARE/ Artes, Région Nouvelle Aquitaine, Théâtre des Images, L’Appel des Appels, Université Bordeaux Montaigne, Pessac, 24-25 février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les publics de l’humour, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal), 24-25 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cirque contemporain et engagement », avec Éléonore Martin (MCF d’Arts du Spectacle), 2022-2024, Université Bordeaux Montaigne, UR ARTES, MSH Bordeaux, Région Nouvelle Aquitaine, Scène Nationale Carré-Colonnes, Collectif de Chercheur.e.s en Cirque, Centre National des Arts du Cirque (CNAC), Esacto’Lido, Théâtre des Images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Formes et esthétique de l’engagement dans le cirque contemporain », 15-16 mars 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Les espaces du cirque engagé : enjeux de légitimité », 19 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Un cirque au(x) féminin(s) ? Repenser et réinventer les genres », 4-5 avril 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Cirque contemporain et engagement », 7-8-9 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Vedettes ! », avec Corinne François-Denève (PR de Littératures - Université de Bourgogne), Nelly Quemener (PR d’Information-Communication, CELSA Sorbonne Université), GRIPIC, ARTES, CPTC, RIRH.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », Paris, 27 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes ! », Université Bordeaux Montaigne, Bordeaux, 16 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », février 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coluche président : histoire de la candidature d’un con, Le Bord de l’Eau, Lormont, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2.	(dir.) Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016.3.	(dir.) Les scènes de l’humour, co-dirigé avec Nelly Quemener, Les Cahiers d’Artes, n°16, Presses Universitaires de Bordeaux, Bordeaux, 2020.4.	(dir.) Impostures et vérités en arts, co-dirigé avec Christian Malaurie, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En préparation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Cirque contemporain et engagement, co-dirigé avec Eléonore Martin et Esther Friess, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2026 et 2027.Livre 1 : Esthétique et dramaturgie de l’engagement circassienLivre 2 : Cirque et genreLivre 3 : Politiques, institutions, formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir) Les publics de l’humour, co-dirigé avec Corinne François-Denève, Morgan Labar, Will Noonan, Nelly Quemener, Yen-Maï Tran-Gervat, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2028.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Revues *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’adaptation… d’un théâtre à l’autre, Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique théâtral contemporain, dans tous ses états, Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, [En ligne], CTEL, Université de Nice, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages collectifs avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le mouvement vaudevillesque des Prétendants », in Jean-Luc Lagarce dans le mouvement dramatique, C. Naugrette et J.-P. Sarrazac dir., Les Solitaires Intempestifs, 2008, p. 123-135.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou », Le chœur dans le théâtre contemporain 1970-2000, F. Fix et F. Toudoire-Surlapierre dir., Presses Universitaires de Dijon, 2009, p. 123-133.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Nouveaux territoires de la comédie contemporaine : problématiques de la contamination », Le contemporain en scène, volume II, C. Naugrette dir., L’Harmattan, Paris, 2011, p. 103-108.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley) », La farce dans le théâtre contemporain, M. Gally et F. Fix dir., Editions du CNRS, Paris, 2014, p. 143-153.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien », co-écrit avec Christophe Pébarthe, L’espace dans l’antiquité. Utilisation, fonction et représentation, Patrick Voisin dir., L’Harmattan, 2015, p. 301-313.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud », Les Cahiers d’Artes n°12, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 189-202.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du comique comme critique sociale et politique », introduction de « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 5-13.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! (10 octobre 1980 – 16 mars 1981) », in Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 183-210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum », in C. Marquette dir., Joyce Carol Oates, Les Cahiers de l’Herne, Éd. de l’Herne, Paris, 2017, p. 315-320.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une drôle de leçon sur l’histoire de France, d’après Moi et François Mitterrand d’Hervé Le Tellier », in La leçon en fiction XIXe-XXIe siècles, M. Brun et M. Myoupo dir., Eurédit, Bordeaux, 2018, p. 167-180.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« En scène ! Circulations et transformations transmédiatiques de l’humour », avec Nelly Quemener, introduction à l’ouvrage Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 3-12.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus », Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 185-206.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président » in « De quoi se moque-t-on ? satire et liberté d’expression », C. Passard et D. Ramond dir., CNRS éd., Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique », in L’empire du rire, XIXe-XXIe siècle, M. Letourneux et A. Vaillant dir., CNRS Éditions, Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique cheese de Daniel Lemahieu », Europe, C. Brun et C. Hersant dir., Paris, 2021, p. 214-218.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Impostures et vérités en arts. Introduction », co-écrit avec avec Christian Malaurie, Artes, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023, p. 3-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’ai vu des “Gilets jaunes” avec un drapeau algérien… » in Les voix du stand-up, Adrienne Boutang et Matthew Pires dir., Presses Universitaires de Franche-Comté, Besançon, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’hybridation et la contamination du comique télévisuel : à propos de Qui va m’aimer ? », Humoresques n°28, « Le comique filmique et télévisuel », M.-F. Chambat-Houillon et C. Giordano dir., Paris, automne 2008, p. 101-112.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009, co-écrit avec Christophe Pébarthe, Revue d’Etudes Anciennes, n°115, 2013-n°1, p. 199-204.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire des pauvres ou faire rire les pauvres ? Les rires des “Deschiens” », Le rire du pauvre, Humoresques n°40, G. Dos Santos et L. Igliesia dir., Paris, 2015, p. 101-111.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche », Pop-en-stock, mis en ligne le 8/01/2013, en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Avoir l’air con peut être utile&amp;quot;. La bêtise des “cons” de Coluche », Humoresques n°42, « Rire et bêtise », Morgan Labar dir., 2017, p. 165-176.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche aurait-il porté un gilet jaune ? », A.O.C., 28/02/2019. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le rire, une arme de politisation massive ? », Revue des deux mondes, Paris, juillet-août 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contre-allées du boulevard », Le Nouveau Magazine Littéraire, Paris, décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reviennent les lucioles de Serge Valletti : &amp;quot;Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison !&amp;quot; », Littératures n°74, Moez Rebai et Makki Rebai dir., Presses universitaires du Midi, Toulouse, 2016, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les chutes burlesques : pour un (extra)ordinaire art de choir », « Gestes ordinaires dans les arts du spectacle vivant », L’Annuaire Théâtral, A. Martinez dir., 2019, p. 117-131.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Zouc, du trouble au choc esthétique », Théâtre/ public, n°255, avril-juin 2025, p. 81-89.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Transmettre un “art d’exister”. Le Théâtre des Chimères », WebRevue du CERTES, n°1, Liège, 2025 [En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication d’actes de journées d’études, colloques, congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Désir / Désastre : Les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°11/12, « Théâtres du contemporain », hiver 2006-printemps 2007, Presses de la Sorbonne Nouvelle, p. 241-242.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deschamps / Deschiens : de la saynète de théâtre à la séquence télévisuelle », Les formes brèves, Presses de la Sorbonne Nouvelle, 2007, Paris, p. 83-88.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’équivoque générique des nouvelles comédies françaises », Revue Interstudia, n°7, Alma Mater, Bacau, 2010, p. 133-139.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire de femmes, rire des femmes. De l’inconvenance comique au féminin », co-écrit avec Christophe Pébarthe, Eidolon n°120, Presses Universitaires de Bordeaux, Bordeaux, 2017, p. 243-254.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! Quand la satire porte l’action politique » Textes et Contextes, M. Leggett et W. Noonan dir., MSH Dijon, mis en ligne le 20/11/2018. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la culture populaire à l’appel du peuple : Coluche président ! », « Cultures populaires et politiques », Mobilis in mobile [En ligne], revue de l’Association Française d'Étude des Cultures Populaires, Université de La Rochelle, 2021. En ligne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Critiques *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la joute à la jubilation critique », critique du spectacle Instants critiques mis en scène par François Morel, Âgon [En ligne], Revue des Arts de la Scène de l’ENS de Lyon. En ligne, 25 avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j’ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo, Pop-en-stock. En ligne, juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Saladin ou la leçon d’évidence comique », critique du spectacle Ancien malade des hôpitaux de Paris de Daniel Pennac, mise en scène de Benjamin Guillard. En ligne, 19 avril 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et tables-rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comédiens, techniciens, metteurs en scène : nous sommes tous des adaptateurs », Entretien avec Jean-Marie Broucaret, « L’adaptation… d’un théâtre à l’autre », Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014, p. 118-125.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique est une pirouette pour s’échapper du tragique », Entretien avec Jérôme Deschamps, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 19-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de nos spectacles arrive comme un effet secondaire », Entretien avec Pascale Murtin et François Hiffler, Cie Grand Magasin, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 76-83.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les comiques sont-ils des intellectuels comme les autres ? » Discussion avec Sophia Aram et Benoit Cambillard, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 63-79.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’important est d’apporter systématiquement une contre parole à une parole dominante ». Entretien avec Didier Porte, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 233-243.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie in Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, 15 juin 2017. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Table-ronde avec Marc Paquien et Jean-Pierre Vincent autour de leurs mises en scènes d’Oh les beaux jours et d’En attendant Godot », revue Francosphères, n°9/1, Liverpool University Press Online, 2020. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Il ne faudrait pas les appeler “humoristes” mais “auteurs” », entretiens avec le producteur Yann Chouquet et les humoristes Sophia Aram, Pierre-Emmanuel Barré, Vincent Dedienne, Nicole Ferroni, Guillaume Meurice et François Morel, par Alexia Duc et Marie Duret-Pujol, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 79-99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction de plusieurs textes et entretiens autour de spectacles comiques pour le Théâtre National de Chaillot, Le Théâtre de Nîmes et le Festival International du Rire de Montreux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications ne donnant pas lieu à publication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une poétique de la comédie dans le théâtre contemporain », intervention dans le cadre du séminaire des doctorants de l’Université Paris 3 - Sorbonne nouvelle, séminaire organisé par Sidonie Han et Anaïs Bonnier, 17 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pratique de l’hypertextualité : Ahmed le subtil ou Scapin 84, farce contemporaine d’Alain Badiou », Journée d’étude, « Farces et comédies dans les écritures dramatiques contemporaines : quels héritages des genres comiques ? », Passages XX-XXI/ TNP Villeurbanne, Université Lumière - Lyon II, 4 avril 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le complexe moral du rire des comédies françaises contemporaines », One-Hundred-Seventh-Annual Conference, San Francisco State University, San Francisco (États-Unis), Pacific Ancient and Modern Language Association, session “Ethics in Literary & Artistic Production of the French and Francophone World”, 6-7 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du pastiche de soap dans la spin-off », Colloque des doctorants de l’Université d’Oxford, « Le pastiche », Maison Française d’Oxford (Angleterre), 14 Janvier 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Conflits génériques autour du terme “comédie” », Journée d’étude « Modèles et théories du genre en confrontation », CONSCILA, ENS, Paris, 21 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’humour à l’université : étude de cas et perspectives », Colloque international « Humour et enseignement – CORHUM / Université de Saint-Quentin en Yvelines, 12-14 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et politique. De la critique engagée chez les Anciens et chez les Modernes », communication co-écrite avec Christophe Pébarthe, Colloque « La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques », CEMTI EA 3388, Université Paris 8, 5-6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand penser c’est rire. Pour une analyse comique de la politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 24 octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les hommes naissent égaux et puis ils se mettent à boire ». L’ivresse, entre déraison et raison politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 20 mars 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Contestataire, violent et drôle” ? Le Café de la Gare à la recherche d'un humour de résistance », Colloque « Humour et Pouvoir. Dominations et résistances », Université Paris 1/ EHESS, 12-13 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’humour, une violence faite au réel ? », Congrès ISHS, UQAM, Montréal, 10-15 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les ivresses comiques de Lapin Chasseur de Jérôme Deschamps et Macha Makeïeff », colloque « Mangeons, buvons, réjouissons-nous : Les accords mets, vin et humour », Dijon, 27-28 octobre 2016, Maison Internationale université de Bourgogne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’andouille et l’éditorialiste. Coluche journaliste, comique et politique », Les scènes de l’humour, CLARE/ Artes, RIRH, Les Fous rires de Bordeaux, Université Bordeaux Montaigne, mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le rire fait mouche : le comique sans esquive », HIRIM – Histoire du rire moderne (19e-21e siècles) : traditions comiques et culture multi-médiale, Université Paris Nanterre, 13 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la scène comique à la scène politique et vice et versa : quand Coluche fait du Mélenchon et réciproquement », colloque international « En scène ! L’art de la représentation théâtrale et politique », Reims, 12-13 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le stand-up : faire de la politique sans en avoir l’air ? », journées d’étude « Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, circulation, A. Boutang et M. Pires dir., Université de Bourgogne Franche-Comté, Besançon, 11-12 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes », Congrès de l’Association Française de Sciences Politiques, « Résistances », Bruxelles, 8 et 9 avril 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique consensuel, comique dissensuel. Le comique face à l’ordre établi », Projet de recherche-création, 2022-2023, « Au risque de faire rire », ENSATT, Lyon, 2 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le Théâtre des Chimères, un retour à la troupe ? » Les collectifs de théâtre, séminaire organisé par Eléonore Martin et Jean-Yves Coquelin, Université Bordeaux Montaigne, Pessac, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc », in « Le Jeu : Gaming, Gambling and Play in Literature », Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sorbonne Université, Paris, 2-6 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le public rit mal. L’exemple de Didier Super », Les publics de l’humour, 24-25 novembre 2022, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une épistémologie du comique et de l’humour », Quel humour ?!, projet Sorb’Rising Normes et valeurs de l’humour, Paris, 9-10 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des planches aux écrans. Rire avec les Deschiens », colloque international, Scènes culturelles et performances corporelles, 16-17 janvier 2025, Sorbonne Université, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Raconter l’histoire avec André Benedetto », Soirée Benedetto, Théâtre des Images, Appel des Appels, Mérignac, 22 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de Beckett : entre rupture et radicalité », Colloque international « Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française », Romain Fohr et Sylvie Chalaye dir., Sorbonne Nouvelle, Comédie-Française, BNF, 5 et 6 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Article : « “Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos », Colloque international « Molière et les acteurs comiques : art et techniques de la création scénique », Rennes.	Article « La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance », journée d’études « Jacqueline Maillan, la tragédienne du boulevard », Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Éditions Hermann, Paris, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes en préparation et participations prévues à des colloques, journées d’études, séminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	« De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ? », colloque international « Louis de Funès, l’homme-orchestre », Yannick Hoffert et Bernard Jeannot-Guérin dir., Université de Lorraine, Nancy, 5-6 juin 2025.	« Yolande Moreau : du plafond de verre à l’effet Tchao Pantin », journée d’études « Vedettes », 16 octobre 2025, Université Bordeaux Montaigne.	« Le seul.e en scène comique, art de retourner la solitude », « Nos Solitudes », Théâtre Public, 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Valorisation de la recherche  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de séminaires et de journées d’études professionnelles hors université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Élaboration et organisation du séminaire de réflexion, « Culture et politique », en collaboration avec Caroline Melon (Directrice de Chahuts), Jean-Marie Broucaret (directeur du Théâtre des Chimères et du Festival des Translatines), Alexandre Péraud, (MCF de littérature, responsable du Master Ingénierie de projets culturels et interculturels à l'Université Bordeaux 3) et Éric Chevance (coordinateur de Artfactories/Autre(s)pARTs et Professeur Associé au département Théâtre de l'Université Bordeaux 3).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élaboration des Journées d’Études Les Causeries #3 et #4, « Penser aujourd’hui pour façonner demain », Chahuts, Musée d’Aquitaine et OARA (Office Artistique de la Région Aquitaine), Bordeaux (33), 13 juin 2013 et 12 juin 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une approche du mime et de la pantomime comique : croisements burlesques », Théâtre des Quatre Saisons, Gradignan (33), 8 novembre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La fabrique du théâtre comique : le spectacle vu des coulisses », La Comète, Scène Nationale de Châlons-en-Champagne (51), 30 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de formation à l’analyse des spectacles, Réseau Mixages, Fédération Aquitaine de Structures du Spectacle Vivant, Pessac (33), 16 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique grossier face au comique vulgaire », Médiathèque de l’Airvaudais (79), 1er décembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire le burlesque au plateau : Fair-Play de Patrice Thibaud », Espace Treulon de Bruges (33), 14 novembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le comique propose, qui dispose ? », Le Carré des Jalles, Saint-Médard en Jalles (33), 11 avril 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La révolution en riant : Coluche président ! », Université Bordeaux Victoire, 15 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Humour et Pouvoir : Quand Coluche &amp;quot;fout la merde&amp;quot; en politique », Chaire sur le pouvoir, Université Populaire de Bordeaux, 24 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique », Médiathèque l’Alpha, Angoulême, 12 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et société », conférence avec Christophe Pébarthe, Médiathèque François Mitterrand, Saintes (17), 15 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’essence de l’humour », association Dealers de Sciences, Master Médiation des Sciences de l’Université Bordeaux Montaigne, Bordeaux, 19 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rires critiques. Quand le comique crée du dissensus », Festival des Arts de Bordeaux, Scène Nationale Carré-Colonnes, 13 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Théâtre de Barbezieux (17), 28/05/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un humour de service public est-il possible ? », Association Le Puzzle, La Glacière, Mérignac (33), 1/06/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, pour une même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Ciboure (64), 15/10/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du sketch à la candidature, Coluche président », Chahuts, Arts de la Parole et espace public, Bordeaux, 19/11/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modérations et participations à des tables-rondes hors université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Metteur en scène sous surveillance : la question de la marge de manœuvre du metteur à travers l'exemple paroxystique de l'œuvre de Beckett », IUFM Aquitaine, Glob Théâtre, Bordeaux, 13 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De Job à Jungles : conversation avec Patrice Thibaud », La Comète, Scène Nationale de Châlons-en-Champagne, 27 septembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Traduite Mes pas captent le vent : du français au russe, du russe au français », table-ronde avec Elena Belyaeva et Philippe Rousseau, IDDAC, Bordeaux, 2 décembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quelques réflexions sur la critique : discussion avec Olivier Broche », Théâtre des 4 Saisons, Gradignan, 17 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quoi rit-on ? », Les voix de la pensée #3, avec François Morel et Pierre Zaoui, Librairie Mollat/ Glob Théâtre, Bordeaux, 29 mai 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Faire rire est tout un art, les ficelles de l’humour », table-ronde avec Blanche Gardin, Yen-Maï Tran-Gervat, Vincent Dedienne et Jean-Marc Defays, colloque « Humour et société : le rire dans tous ses éclats », Bibliothèque du Centre Pompidou, Paris, 8-9 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de rire » rencontre avec Jos Houben, Carré des Jalles, Saint-Médard en Jalles, 15 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La place de tout un chacun dans la vie publique », Table-ronde avec Olivier Broche, Benjamin Guillard, Christian Malaurie et Hervé Le Tellier, Festival Théâtre des Images, Galerie Rezdechaussee, Bordeaux, 15 avril 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : pour un service public de l’humour ? » débat avec Sophia Aram et Benoit Cambillard, Festival Théâtre des Images, Théâtre Fémina, Bordeaux, 10 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : carte blanche à la Cie Lamartingale », avec Jérôme Rouger et Patrick Hingueneau, Festival Théâtre des Images, Maison des Arts, Pessac, 8 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour un savoir engagé : carte blanche au Collectif La Flambée », avec Pauline Blais, Elsa Boulais, Laurine Clochard, Hélène Godet, Gaetan Ranson, William Petitpas, Festival Théâtre des Images, Maison des Étudiants, Pessac, 7 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’veux du soleil ! », Rencontre avec François Ruffin, Cinéma Saint-André de Cubzac, 13 mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique : rencontre avec Benoit Delépine et Jean-François Halin », Médiathèque l’Alpha, Angoulême, 30 novembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La recherche en humour en 2021 : sujets, enjeux et visions du futur », avec Nelly Quemener, Tony Harouam, Emmanuel Choquette et Christelle Paré, Juste Pour Rire Pro, 2e édition, Montréal, juillet 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La responsabilité », Assises Nationales de la Mise en Scène, Syndicat National des Metteuses et Metteurs en Scène, Poitiers, 12 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation de bords de scène pour le TnBA (Théâtre National de Bordeaux en Aquitaine) et pour le Carré des Jalles de Saint-Médard en Jalles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des émissions et des documentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Ecolo, gauche et Coluche, ce que nous disent les Gilets Jaunes », avec Magali Della Sudda et Pascal Bourgois, La Clé des ondes, 18/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ou comment la candidature d'un con a inquiété pouvoir et médias… », La Clé des Ondes, 24/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« À quoi servent les cons », Stupéfiant, France 2, 18/03/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : &amp;quot;C’est l’histoire d’un mec&amp;quot; qui se présente », Affaires sensibles, France Inter, 12/06/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ? Histoire de la candidature d’un con », avec François Ruffin [En ligne], 6/09/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : quand le clown fait passer les politiques pour des cons », série « Entretiens » par Irvine Magi, Le Média tv, [En ligne], 26/07/2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche – Frankreichs anarchischer Humorist », ARD1, [En ligne].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et articles, presse nationale et internationale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libération (Emmanuèle Peyret, « Un pavé dans la marade », 20/10/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marianne (Étienne Girard, « Ni Macron, ni Mélenchon, ni Le Pen : les gilets jaunes votent… Coluche », 10/12/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TV5 Monde (Malik Miktar, « Ukraine, Italie, Guatemala... Pourquoi les humoristes réussissent-ils en politique ? », 1/04/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Monde (Jean-Michel Normand, « L’humour au second degré fait-il encore rire ? », 29/12/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Devoir (Fabien Deglise, « Du pouvoir de faire rire à celui de gouverner », 19/02/2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouest France, « Les coulisses de la candidature de Coluche à la présidentielle de 1981 racontées par sa biographe », propos recueillis par Valentin Biret, 10/12/2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article « Coluche, héraut immortel d’une autre France », La Croix, rubrique « A vif », 10/09/2025. [En ligne].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche, l’icône du peuple », Le 1, hors-série spécial Coluche, 19/09/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles : dramaturgie, assistanat à la mise en scène, collaboration artistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Si Dieu existe, j’espère qu’il a une bonne excuse, montage de textes de Dostoïevski, Bond et Melville, mise en scène de Gilbert Tiberghien, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Dramaturge associée de la Compagnie Les Taupes Secrètes Artistes Associés dirigée par Philippe Rousseau.2011 : Mes pas captent le vent de Philippe Rousseau, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Concert à cordes et à boutons, conte musical d’Elsa Mauzit et Hélène Villot, Cie 100détours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Fair-Play de Patrice Thibaud, création à La Comète, Châlons-en-Champagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Amnésique en musique de Philippe Leygnac, création Théâtres de la ville de Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Moi et François Mitterrand d’Hervé Le Tellier, mise en scène de Benjamin Guillard, création au Théâtre des Bernardines, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Welcome de Patrice Thibaud, création à la Biennale de la danse de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Démocratie ! Un spectacle dont vous pourriez être les héros de Christophe Pébarthe et Barbara Stiegler, OARA, Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026 : L’histoire de France de Patrice Thibaud, création Théâtre Montparnasse, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités culturelles et associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Membre du Conseil d’Administration de l’Estba/ L’Ecole, Théâtre National de Bordeaux Aquitaine (TNBA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidente de la Compagnie Rien à Foudre (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du Conseil d’Administration du Théâtre des Chimères (Biarritz).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Co-fondatrice et co-directrice artistique du Festival des Arts et de la pensée « Théâtre des Images », avec Christian Malaurie (Université Bordeaux Montaigne / Bordeaux métropole). Gestionnaire de l’Association du même nom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Présidente de la Compagnie C’est Pas Commun (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Présidente de la Compagnie 100détours (Gironde).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Gestionnaire de l’Association du Mouvement du 8 Octobre (Université Bordeaux Montaigne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2011 : Présidente de la Compagnie Les Baigneuses (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Collaboratrice du Festival « Dis Donc ! », Rallye de lecture théâtrale, Compagnie La Martingale (Parthenay/ Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un “art d’exister”. Le Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERTES Web revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, WebRevue du CERTES, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouc, du trouble au choc esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, p. 81-89. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.255.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture populaire à l’appel du peuple : Coluche président !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis in mobile : la revue des cultures populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cultures populaires et politique, 1, https://pcaof.hypotheses.org/821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique cheese de Daniel Lemahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Europe, 1106-1107-1108, 1106-1107-1108, p. 214-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En scène ! Circulations et transformations transmédiatiques de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 6, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-allées du boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : de la satire à l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chutes burlesques : pour un (extra)ordinaire art de choir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestes ordinaires dans les arts du spectacle vivant (63-64), p. 117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cepitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviennent les lucioles&amp;quot; de Serge Valletti : « Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.199--208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire des pauvres ou faire rire les pauvres ? Les rires des Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j'ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.199--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Complexité et équivoque de l'humour musical : l'exemple de La chanson du dimanche ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la joute à la jubilation critique. « Instants critiques », mise en scène François Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agon.1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivoque générique des nouvelles comédies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équivoque générique des nouvelles comédies françaises »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°7, pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation et la contamination du comique télévisuel : à propos de Qui va m'aimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, « Le comique filmique et t\'{e}l\'{e}visuel » (n°28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’histoire avec André Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée André Benedetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jeu : Gaming, Gambling and Play in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sep 2025, Sorbonne - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des planches aux écrans. Rire avec les Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nelly Quemener et Rym Kireche-Gerwig dir., Jan 2025, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie du comique et de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et valeurs de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Bretel et Laurent Jaffro dir., Jan 2025, Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Moreau: du plafond de verre à l'effet Tchao Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études, Vedettes!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eléonore Martin et Marie Duret-Pujol, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrique à la maison de théâtre : Les Découvertes, utopie concrète du Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces “non conventionnels” du spectacle vivant dans le monde occidental (années 1970-années 2000) : la représentation au prisme des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noor Sellier et Marianna.lucarini dir., Nov 2025, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis de Funès, l’homme-orchestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Hoffert et Bernard Jeannot-Guérin dir., Jun 2025, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique de Beckett : entre rupture et radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Chalaye et Romain Fohr dir., Jan 2023, Paris Comédie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être clowne : stratégies et positionnement dans le champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de rencontres circassiennes autour du genre dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne du boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Jan 2023, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre des Chimères, un retour à la troupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectifs de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire de recherche, Jean-Yves Coquelin et Eléonore Martin dir., Nov 2023, Université Bordeaux Montaigne - Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : art et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Brigitte Prost, Giovanna Sparacello dir., Nov 2022, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comique consensuel, comique dissensuel. Le comique face à l’ordre établi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque de faire rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Losco, Jun 2022, Lyon (ENSATT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence à la dépossession. Quand le public rit mal. L’exemple de Didier Super</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne François-Denève, Marie Duret-Pujol, Morgan Labar, Will Noonan, Yen-Maï Tran-Gervat, Nelly Quemener dir., Nov 2022, Sorbonne Université Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association Française de Sciences Politiques,, Apr 2021, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stand-up : faire de la politique sans en avoir l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Boutang et Matthew Pires dir., Mar 2021, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture, création et pantomime burlesque. « Fair-Play » de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ARTES « Écriture et création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « L’espace dans l’antiquité. Utilisation, fonction et représentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. , 19, 2022, Les Cahiers d'Artes, Pierre Sauvanet, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : histoire de la candidature d'un con</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le comique théâtral contemporain, dans tous ses états », Registres, Revue d'Études théâtrales de la Sorbonne Nouvelle, n°17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'adaptation\ldotsd'un théâtre à l'autre », Horizons/ Théâtre n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, , p. 4-10, 2023, Les Cahiers d'Artes, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empire du rire XIXe – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigolade au rire jaune : Coluche candidat, Coluche président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi se moque-t-on ? Satire et liberté d’expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 267-283, 2021, 9782271136565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Scènes de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, , p. 185-206, 2020, Les Cahiers d'Artes, 979-10-300-0610-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de femmes, rire des femmes. De l'inconvenance comique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Laville; Elisabeth Magne; Florence Plet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.243-254, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.41092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauvanet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, pp.189--202, 2016, Les cahiers d'Artes, 979-10-300-0103-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président ! (10 octobre 1980 – 16 mars 1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de recherche transdisciplinaire Esthétique et société and Duret-Pujol, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comique et politique chez les Modernes et les Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires de Bordeaux, pp.183--210, 2016, Les cahiers d'Artes, 979-10-300-0135-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick and Béchillon, Marielle de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--313, 2015, 978-2-343-05822-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gally, Michèle and Fix, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La farce aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.143-153, 2014, 978-2-271-08212-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.24747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-sur-Nuages et l'espace impérial athénien ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'espace dans l'antiquité. Utilisation, fonction et représentation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de la comédie contemporaine : problématiques de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naugrette-Christophe, Catherine and Garcia, Anne-Laetitia and Girard, Johan and Università degli studi di Firenze and École doctorale Arts et médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contemporain en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, L'Harmattan, pp.103--108, 2011, 978-2-296-54605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fix, Florence and Toudoire-Surlapierre, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.123--133, 2009, 978-2-915611-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement vaudevillesque des Prétendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce dans le mouvement dramatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solitaires Intempestifs, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scènes de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Duret-Pujol </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF tudes Théâtrales Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-duret-pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130915211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 02/02/1982 (La Rochelle, France).Maîtresse de Conférences d’Études Théâtrales à l’Université Bordeaux Montaigne.Équipe de recherche : UR 24141 - ARTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).Membre fondateur et co-directrice du Festival des Arts et de la Pensée Théâtre des Images.Membre fondateur et co-directrice de la collection scientifique @rts vivants, Presses Universitaires de Bordeaux, Un@, [En ligne].Membre du comité de lecture de la revue Horizons/ Théâtre, Presses Universitaires de Bordeaux.Membre du comité de lecture de la revue du CERTES, Université de Liège (Belgique). [En ligne].Adresse électronique : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie.duret-pujol@u-bordeaux-montaigne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’Études Théâtrales soutenue publiquement le 2 décembre 2010 à Université de la Sorbonne Nouvelle, École Doctorale 267 Arts et Médias, Paris 3 sous la direction de la Professeure Catherine Naugrette (Paris 3) : Pour une poétique de la comédie dans le théâtre contemporain (de Beckett aux Deschamps). Jury : Bernard Faivre (président du jury, professeur à l’université de Paris X), Catherine Naugrette (professeure à l’université de Paris 3), Mireille Losco-Lena (professeure de l’université de Lyon II), Jean-Pierre Ryngaert (professeur à l’université de Paris 3), Daniel Lemahieu (expert, auteur dramatique). Qualification CNU (février 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Études Approfondies en Études Théâtrales soutenu en septembre 2005 à l’université de la Sorbonne Nouvelle Paris 3 sous la direction de Daniel Lemahieu : Les élans dans le vide - La catastrophe des « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise d’Arts du spectacle, Études Théâtrales soutenue en mai 2004 à l’université Michel de Montaigne Bordeaux III sous la direction de Jean-Yves Coquelin : Désir / Désastre : les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’organisation et de coordination liées à la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires interdisciplinaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comique et politique avec Christophe Pébarthe (MCF habilité d’histoire ancienne), CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3. Séminaire intégré à l’axe de recherche prioritaire de l’université de Bordeaux 3, « Ecrire, représenter, traduire », septembre 2013-avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Des sciences sociales à l’université Bordeaux Montaigne, avec Christian Malaurie et Christophe Pébarthe, novembre 2018-mai 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique, les intellectuels et la politique, avec Christophe Pébarthe, CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3, Pessac, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les scènes de l’humour avec Nelly Quemener, CLARE/ ARTES, RIRH, Pessac, 22-23 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foucault : vérité et jeux de vérité, avec Christian Malaurie et Christophe Pébarthe, Université Bordeaux Montaigne, CLARE/ Artes, Théâtre des Images, Pessac, 12 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Imaginaire et émancipation, avec Christian Malaurie, L’Appel des Appels, Association Théâtre des Images, La Machine à Lire, RIRH, Bordeaux, 15 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habiter le monde ibérique et latino-américain avec le festival « Les Translatines » (1981-2015), avec Jean-Yves Coquelin, UR 24141 ARTES, Université Bordeaux Montaigne, Théâtre des Chimères, Théâtre des Images, Pessac, 17 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques du spectacle vivant jeunes publics, avec Alexandre Péraud, TELEM/ CLARE-ARTES/ OARA, TnBA, 10-11 décembre 2015 et 6 juin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impostures et vérités en art(s), avec Christian Malaurie et Marguerite Vappereau, CLARE/ Artes, Région Nouvelle Aquitaine, Théâtre des Images, L’Appel des Appels, Université Bordeaux Montaigne, Pessac, 24-25 février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les publics de l’humour, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal), 24-25 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cirque contemporain et engagement », avec Éléonore Martin (MCF d’Arts du Spectacle), 2022-2024, Université Bordeaux Montaigne, UR ARTES, MSH Bordeaux, Région Nouvelle Aquitaine, Scène Nationale Carré-Colonnes, Collectif de Chercheur.e.s en Cirque, Centre National des Arts du Cirque (CNAC), Esacto’Lido, Théâtre des Images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Formes et esthétique de l’engagement dans le cirque contemporain », 15-16 mars 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Les espaces du cirque engagé : enjeux de légitimité », 19 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Un cirque au(x) féminin(s) ? Repenser et réinventer les genres », 4-5 avril 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Cirque contemporain et engagement », 7-8-9 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Vedettes ! », avec Corinne François-Denève (PR de Littératures - Université de Bourgogne), Nelly Quemener (PR d’Information-Communication, CELSA Sorbonne Université), GRIPIC, ARTES, CPTC, RIRH.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », Paris, 27 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes ! », Université Bordeaux Montaigne, Bordeaux, 16 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », février 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coluche président : histoire de la candidature d’un con, Le Bord de l’Eau, Lormont, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2.	(dir.) Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016.3.	(dir.) Les scènes de l’humour, co-dirigé avec Nelly Quemener, Les Cahiers d’Artes, n°16, Presses Universitaires de Bordeaux, Bordeaux, 2020.4.	(dir.) Impostures et vérités en arts, co-dirigé avec Christian Malaurie, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En préparation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Cirque contemporain et engagement, co-dirigé avec Eléonore Martin et Esther Friess, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2026 et 2027.Livre 1 : Esthétique et dramaturgie de l’engagement circassienLivre 2 : Cirque et genreLivre 3 : Politiques, institutions, formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir) Les publics de l’humour, co-dirigé avec Corinne François-Denève, Morgan Labar, Will Noonan, Nelly Quemener, Yen-Maï Tran-Gervat, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2028.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Revues *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’adaptation… d’un théâtre à l’autre, Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique théâtral contemporain, dans tous ses états, Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, [En ligne], CTEL, Université de Nice, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages collectifs avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le mouvement vaudevillesque des Prétendants », in Jean-Luc Lagarce dans le mouvement dramatique, C. Naugrette et J.-P. Sarrazac dir., Les Solitaires Intempestifs, 2008, p. 123-135.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou », Le chœur dans le théâtre contemporain 1970-2000, F. Fix et F. Toudoire-Surlapierre dir., Presses Universitaires de Dijon, 2009, p. 123-133.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Nouveaux territoires de la comédie contemporaine : problématiques de la contamination », Le contemporain en scène, volume II, C. Naugrette dir., L’Harmattan, Paris, 2011, p. 103-108.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley) », La farce dans le théâtre contemporain, M. Gally et F. Fix dir., Editions du CNRS, Paris, 2014, p. 143-153.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien », co-écrit avec Christophe Pébarthe, L’espace dans l’antiquité. Utilisation, fonction et représentation, Patrick Voisin dir., L’Harmattan, 2015, p. 301-313.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud », Les Cahiers d’Artes n°12, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 189-202.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du comique comme critique sociale et politique », introduction de « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 5-13.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! (10 octobre 1980 – 16 mars 1981) », in Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 183-210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum », in C. Marquette dir., Joyce Carol Oates, Les Cahiers de l’Herne, Éd. de l’Herne, Paris, 2017, p. 315-320.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une drôle de leçon sur l’histoire de France, d’après Moi et François Mitterrand d’Hervé Le Tellier », in La leçon en fiction XIXe-XXIe siècles, M. Brun et M. Myoupo dir., Eurédit, Bordeaux, 2018, p. 167-180.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« En scène ! Circulations et transformations transmédiatiques de l’humour », avec Nelly Quemener, introduction à l’ouvrage Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 3-12.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus », Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 185-206.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président » in « De quoi se moque-t-on ? satire et liberté d’expression », C. Passard et D. Ramond dir., CNRS éd., Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique », in L’empire du rire, XIXe-XXIe siècle, M. Letourneux et A. Vaillant dir., CNRS Éditions, Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique cheese de Daniel Lemahieu », Europe, C. Brun et C. Hersant dir., Paris, 2021, p. 214-218.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Impostures et vérités en arts. Introduction », co-écrit avec avec Christian Malaurie, Artes, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023, p. 3-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’ai vu des “Gilets jaunes” avec un drapeau algérien… » in Les voix du stand-up, Adrienne Boutang et Matthew Pires dir., Presses Universitaires de Franche-Comté, Besançon, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’hybridation et la contamination du comique télévisuel : à propos de Qui va m’aimer ? », Humoresques n°28, « Le comique filmique et télévisuel », M.-F. Chambat-Houillon et C. Giordano dir., Paris, automne 2008, p. 101-112.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009, co-écrit avec Christophe Pébarthe, Revue d’Etudes Anciennes, n°115, 2013-n°1, p. 199-204.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire des pauvres ou faire rire les pauvres ? Les rires des “Deschiens” », Le rire du pauvre, Humoresques n°40, G. Dos Santos et L. Igliesia dir., Paris, 2015, p. 101-111.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche », Pop-en-stock, mis en ligne le 8/01/2013, en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Avoir l’air con peut être utile&amp;quot;. La bêtise des “cons” de Coluche », Humoresques n°42, « Rire et bêtise », Morgan Labar dir., 2017, p. 165-176.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche aurait-il porté un gilet jaune ? », A.O.C., 28/02/2019. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le rire, une arme de politisation massive ? », Revue des deux mondes, Paris, juillet-août 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contre-allées du boulevard », Le Nouveau Magazine Littéraire, Paris, décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reviennent les lucioles de Serge Valletti : &amp;quot;Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison !&amp;quot; », Littératures n°74, Moez Rebai et Makki Rebai dir., Presses universitaires du Midi, Toulouse, 2016, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les chutes burlesques : pour un (extra)ordinaire art de choir », « Gestes ordinaires dans les arts du spectacle vivant », L’Annuaire Théâtral, A. Martinez dir., 2019, p. 117-131.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Zouc, du trouble au choc esthétique », Théâtre/ public, n°255, avril-juin 2025, p. 81-89.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Transmettre un “art d’exister”. Le Théâtre des Chimères », WebRevue du CERTES, n°1, Liège, 2025 [En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication d’actes de journées d’études, colloques, congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Désir / Désastre : Les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°11/12, « Théâtres du contemporain », hiver 2006-printemps 2007, Presses de la Sorbonne Nouvelle, p. 241-242.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deschamps / Deschiens : de la saynète de théâtre à la séquence télévisuelle », Les formes brèves, Presses de la Sorbonne Nouvelle, 2007, Paris, p. 83-88.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’équivoque générique des nouvelles comédies françaises », Revue Interstudia, n°7, Alma Mater, Bacau, 2010, p. 133-139.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire de femmes, rire des femmes. De l’inconvenance comique au féminin », co-écrit avec Christophe Pébarthe, Eidolon n°120, Presses Universitaires de Bordeaux, Bordeaux, 2017, p. 243-254.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! Quand la satire porte l’action politique » Textes et Contextes, M. Leggett et W. Noonan dir., MSH Dijon, mis en ligne le 20/11/2018. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la culture populaire à l’appel du peuple : Coluche président ! », « Cultures populaires et politiques », Mobilis in mobile [En ligne], revue de l’Association Française d'Étude des Cultures Populaires, Université de La Rochelle, 2021. En ligne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Critiques *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la joute à la jubilation critique », critique du spectacle Instants critiques mis en scène par François Morel, Âgon [En ligne], Revue des Arts de la Scène de l’ENS de Lyon. En ligne, 25 avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j’ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo, Pop-en-stock. En ligne, juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Saladin ou la leçon d’évidence comique », critique du spectacle Ancien malade des hôpitaux de Paris de Daniel Pennac, mise en scène de Benjamin Guillard. En ligne, 19 avril 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et tables-rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comédiens, techniciens, metteurs en scène : nous sommes tous des adaptateurs », Entretien avec Jean-Marie Broucaret, « L’adaptation… d’un théâtre à l’autre », Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014, p. 118-125.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique est une pirouette pour s’échapper du tragique », Entretien avec Jérôme Deschamps, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 19-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de nos spectacles arrive comme un effet secondaire », Entretien avec Pascale Murtin et François Hiffler, Cie Grand Magasin, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 76-83.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les comiques sont-ils des intellectuels comme les autres ? » Discussion avec Sophia Aram et Benoit Cambillard, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 63-79.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’important est d’apporter systématiquement une contre parole à une parole dominante ». Entretien avec Didier Porte, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 233-243.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie in Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, 15 juin 2017. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Table-ronde avec Marc Paquien et Jean-Pierre Vincent autour de leurs mises en scènes d’Oh les beaux jours et d’En attendant Godot », revue Francosphères, n°9/1, Liverpool University Press Online, 2020. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Il ne faudrait pas les appeler “humoristes” mais “auteurs” », entretiens avec le producteur Yann Chouquet et les humoristes Sophia Aram, Pierre-Emmanuel Barré, Vincent Dedienne, Nicole Ferroni, Guillaume Meurice et François Morel, par Alexia Duc et Marie Duret-Pujol, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 79-99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction de plusieurs textes et entretiens autour de spectacles comiques pour le Théâtre National de Chaillot, Le Théâtre de Nîmes et le Festival International du Rire de Montreux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications ne donnant pas lieu à publication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une poétique de la comédie dans le théâtre contemporain », intervention dans le cadre du séminaire des doctorants de l’Université Paris 3 - Sorbonne nouvelle, séminaire organisé par Sidonie Han et Anaïs Bonnier, 17 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pratique de l’hypertextualité : Ahmed le subtil ou Scapin 84, farce contemporaine d’Alain Badiou », Journée d’étude, « Farces et comédies dans les écritures dramatiques contemporaines : quels héritages des genres comiques ? », Passages XX-XXI/ TNP Villeurbanne, Université Lumière - Lyon II, 4 avril 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le complexe moral du rire des comédies françaises contemporaines », One-Hundred-Seventh-Annual Conference, San Francisco State University, San Francisco (États-Unis), Pacific Ancient and Modern Language Association, session “Ethics in Literary & Artistic Production of the French and Francophone World”, 6-7 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du pastiche de soap dans la spin-off », Colloque des doctorants de l’Université d’Oxford, « Le pastiche », Maison Française d’Oxford (Angleterre), 14 Janvier 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Conflits génériques autour du terme “comédie” », Journée d’étude « Modèles et théories du genre en confrontation », CONSCILA, ENS, Paris, 21 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’humour à l’université : étude de cas et perspectives », Colloque international « Humour et enseignement – CORHUM / Université de Saint-Quentin en Yvelines, 12-14 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et politique. De la critique engagée chez les Anciens et chez les Modernes », communication co-écrite avec Christophe Pébarthe, Colloque « La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques », CEMTI EA 3388, Université Paris 8, 5-6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand penser c’est rire. Pour une analyse comique de la politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 24 octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les hommes naissent égaux et puis ils se mettent à boire ». L’ivresse, entre déraison et raison politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 20 mars 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Contestataire, violent et drôle” ? Le Café de la Gare à la recherche d'un humour de résistance », Colloque « Humour et Pouvoir. Dominations et résistances », Université Paris 1/ EHESS, 12-13 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’humour, une violence faite au réel ? », Congrès ISHS, UQAM, Montréal, 10-15 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les ivresses comiques de Lapin Chasseur de Jérôme Deschamps et Macha Makeïeff », colloque « Mangeons, buvons, réjouissons-nous : Les accords mets, vin et humour », Dijon, 27-28 octobre 2016, Maison Internationale université de Bourgogne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’andouille et l’éditorialiste. Coluche journaliste, comique et politique », Les scènes de l’humour, CLARE/ Artes, RIRH, Les Fous rires de Bordeaux, Université Bordeaux Montaigne, mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le rire fait mouche : le comique sans esquive », HIRIM – Histoire du rire moderne (19e-21e siècles) : traditions comiques et culture multi-médiale, Université Paris Nanterre, 13 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la scène comique à la scène politique et vice et versa : quand Coluche fait du Mélenchon et réciproquement », colloque international « En scène ! L’art de la représentation théâtrale et politique », Reims, 12-13 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le stand-up : faire de la politique sans en avoir l’air ? », journées d’étude « Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, circulation, A. Boutang et M. Pires dir., Université de Bourgogne Franche-Comté, Besançon, 11-12 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes », Congrès de l’Association Française de Sciences Politiques, « Résistances », Bruxelles, 8 et 9 avril 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique consensuel, comique dissensuel. Le comique face à l’ordre établi », Projet de recherche-création, 2022-2023, « Au risque de faire rire », ENSATT, Lyon, 2 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le Théâtre des Chimères, un retour à la troupe ? » Les collectifs de théâtre, séminaire organisé par Eléonore Martin et Jean-Yves Coquelin, Université Bordeaux Montaigne, Pessac, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc », in « Le Jeu : Gaming, Gambling and Play in Literature », Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sorbonne Université, Paris, 2-6 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le public rit mal. L’exemple de Didier Super », Les publics de l’humour, 24-25 novembre 2022, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une épistémologie du comique et de l’humour », Quel humour ?!, projet Sorb’Rising Normes et valeurs de l’humour, Paris, 9-10 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des planches aux écrans. Rire avec les Deschiens », colloque international, Scènes culturelles et performances corporelles, 16-17 janvier 2025, Sorbonne Université, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Raconter l’histoire avec André Benedetto », Soirée Benedetto, Théâtre des Images, Appel des Appels, Mérignac, 22 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de Beckett : entre rupture et radicalité », Colloque international « Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française », Romain Fohr et Sylvie Chalaye dir., Sorbonne Nouvelle, Comédie-Française, BNF, 5 et 6 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Article : « “Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos », Colloque international « Molière et les acteurs comiques : art et techniques de la création scénique », Rennes.	Article « La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance », journée d’études « Jacqueline Maillan, la tragédienne du boulevard », Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Éditions Hermann, Paris, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes en préparation et participations prévues à des colloques, journées d’études, séminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	« De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ? », colloque international « Louis de Funès, l’homme-orchestre », Yannick Hoffert et Bernard Jeannot-Guérin dir., Université de Lorraine, Nancy, 5-6 juin 2025.	« Yolande Moreau : du plafond de verre à l’effet Tchao Pantin », journée d’études « Vedettes », 16 octobre 2025, Université Bordeaux Montaigne.	« Le seul.e en scène comique, art de retourner la solitude », « Nos Solitudes », Théâtre Public, 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Valorisation de la recherche  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de séminaires et de journées d’études professionnelles hors université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Élaboration et organisation du séminaire de réflexion, « Culture et politique », en collaboration avec Caroline Melon (Directrice de Chahuts), Jean-Marie Broucaret (directeur du Théâtre des Chimères et du Festival des Translatines), Alexandre Péraud, (MCF de littérature, responsable du Master Ingénierie de projets culturels et interculturels à l'Université Bordeaux 3) et Éric Chevance (coordinateur de Artfactories/Autre(s)pARTs et Professeur Associé au département Théâtre de l'Université Bordeaux 3).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élaboration des Journées d’Études Les Causeries #3 et #4, « Penser aujourd’hui pour façonner demain », Chahuts, Musée d’Aquitaine et OARA (Office Artistique de la Région Aquitaine), Bordeaux (33), 13 juin 2013 et 12 juin 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une approche du mime et de la pantomime comique : croisements burlesques », Théâtre des Quatre Saisons, Gradignan (33), 8 novembre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La fabrique du théâtre comique : le spectacle vu des coulisses », La Comète, Scène Nationale de Châlons-en-Champagne (51), 30 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de formation à l’analyse des spectacles, Réseau Mixages, Fédération Aquitaine de Structures du Spectacle Vivant, Pessac (33), 16 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique grossier face au comique vulgaire », Médiathèque de l’Airvaudais (79), 1er décembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire le burlesque au plateau : Fair-Play de Patrice Thibaud », Espace Treulon de Bruges (33), 14 novembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le comique propose, qui dispose ? », Le Carré des Jalles, Saint-Médard en Jalles (33), 11 avril 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La révolution en riant : Coluche président ! », Université Bordeaux Victoire, 15 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Humour et Pouvoir : Quand Coluche &amp;quot;fout la merde&amp;quot; en politique », Chaire sur le pouvoir, Université Populaire de Bordeaux, 24 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique », Médiathèque l’Alpha, Angoulême, 12 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et société », conférence avec Christophe Pébarthe, Médiathèque François Mitterrand, Saintes (17), 15 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’essence de l’humour », association Dealers de Sciences, Master Médiation des Sciences de l’Université Bordeaux Montaigne, Bordeaux, 19 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rires critiques. Quand le comique crée du dissensus », Festival des Arts de Bordeaux, Scène Nationale Carré-Colonnes, 13 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Théâtre de Barbezieux (17), 28/05/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un humour de service public est-il possible ? », Association Le Puzzle, La Glacière, Mérignac (33), 1/06/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, pour une même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Ciboure (64), 15/10/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du sketch à la candidature, Coluche président », Chahuts, Arts de la Parole et espace public, Bordeaux, 19/11/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modérations et participations à des tables-rondes hors université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Metteur en scène sous surveillance : la question de la marge de manœuvre du metteur à travers l'exemple paroxystique de l'œuvre de Beckett », IUFM Aquitaine, Glob Théâtre, Bordeaux, 13 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De Job à Jungles : conversation avec Patrice Thibaud », La Comète, Scène Nationale de Châlons-en-Champagne, 27 septembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Traduite Mes pas captent le vent : du français au russe, du russe au français », table-ronde avec Elena Belyaeva et Philippe Rousseau, IDDAC, Bordeaux, 2 décembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quelques réflexions sur la critique : discussion avec Olivier Broche », Théâtre des 4 Saisons, Gradignan, 17 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quoi rit-on ? », Les voix de la pensée #3, avec François Morel et Pierre Zaoui, Librairie Mollat/ Glob Théâtre, Bordeaux, 29 mai 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Faire rire est tout un art, les ficelles de l’humour », table-ronde avec Blanche Gardin, Yen-Maï Tran-Gervat, Vincent Dedienne et Jean-Marc Defays, colloque « Humour et société : le rire dans tous ses éclats », Bibliothèque du Centre Pompidou, Paris, 8-9 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de rire » rencontre avec Jos Houben, Carré des Jalles, Saint-Médard en Jalles, 15 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La place de tout un chacun dans la vie publique », Table-ronde avec Olivier Broche, Benjamin Guillard, Christian Malaurie et Hervé Le Tellier, Festival Théâtre des Images, Galerie Rezdechaussee, Bordeaux, 15 avril 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : pour un service public de l’humour ? » débat avec Sophia Aram et Benoit Cambillard, Festival Théâtre des Images, Théâtre Fémina, Bordeaux, 10 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : carte blanche à la Cie Lamartingale », avec Jérôme Rouger et Patrick Hingueneau, Festival Théâtre des Images, Maison des Arts, Pessac, 8 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour un savoir engagé : carte blanche au Collectif La Flambée », avec Pauline Blais, Elsa Boulais, Laurine Clochard, Hélène Godet, Gaetan Ranson, William Petitpas, Festival Théâtre des Images, Maison des Étudiants, Pessac, 7 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’veux du soleil ! », Rencontre avec François Ruffin, Cinéma Saint-André de Cubzac, 13 mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique : rencontre avec Benoit Delépine et Jean-François Halin », Médiathèque l’Alpha, Angoulême, 30 novembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La recherche en humour en 2021 : sujets, enjeux et visions du futur », avec Nelly Quemener, Tony Harouam, Emmanuel Choquette et Christelle Paré, Juste Pour Rire Pro, 2e édition, Montréal, juillet 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La responsabilité », Assises Nationales de la Mise en Scène, Syndicat National des Metteuses et Metteurs en Scène, Poitiers, 12 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation de bords de scène pour le TnBA (Théâtre National de Bordeaux en Aquitaine) et pour le Carré des Jalles de Saint-Médard en Jalles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des émissions et des documentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Ecolo, gauche et Coluche, ce que nous disent les Gilets Jaunes », avec Magali Della Sudda et Pascal Bourgois, La Clé des ondes, 18/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ou comment la candidature d'un con a inquiété pouvoir et médias… », La Clé des Ondes, 24/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« À quoi servent les cons », Stupéfiant, France 2, 18/03/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : &amp;quot;C’est l’histoire d’un mec&amp;quot; qui se présente », Affaires sensibles, France Inter, 12/06/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ? Histoire de la candidature d’un con », avec François Ruffin [En ligne], 6/09/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : quand le clown fait passer les politiques pour des cons », série « Entretiens » par Irvine Magi, Le Média tv, [En ligne], 26/07/2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche – Frankreichs anarchischer Humorist », ARD1, [En ligne].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et articles, presse nationale et internationale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libération (Emmanuèle Peyret, « Un pavé dans la marade », 20/10/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marianne (Étienne Girard, « Ni Macron, ni Mélenchon, ni Le Pen : les gilets jaunes votent… Coluche », 10/12/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TV5 Monde (Malik Miktar, « Ukraine, Italie, Guatemala... Pourquoi les humoristes réussissent-ils en politique ? », 1/04/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Monde (Jean-Michel Normand, « L’humour au second degré fait-il encore rire ? », 29/12/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Devoir (Fabien Deglise, « Du pouvoir de faire rire à celui de gouverner », 19/02/2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouest France, « Les coulisses de la candidature de Coluche à la présidentielle de 1981 racontées par sa biographe », propos recueillis par Valentin Biret, 10/12/2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article « Coluche, héraut immortel d’une autre France », La Croix, rubrique « A vif », 10/09/2025. [En ligne].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche, l’icône du peuple », Le 1, hors-série spécial Coluche, 19/09/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles : dramaturgie, assistanat à la mise en scène, collaboration artistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Si Dieu existe, j’espère qu’il a une bonne excuse, montage de textes de Dostoïevski, Bond et Melville, mise en scène de Gilbert Tiberghien, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Dramaturge associée de la Compagnie Les Taupes Secrètes Artistes Associés dirigée par Philippe Rousseau.2011 : Mes pas captent le vent de Philippe Rousseau, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Concert à cordes et à boutons, conte musical d’Elsa Mauzit et Hélène Villot, Cie 100détours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Fair-Play de Patrice Thibaud, création à La Comète, Châlons-en-Champagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Amnésique en musique de Philippe Leygnac, création Théâtres de la ville de Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Moi et François Mitterrand d’Hervé Le Tellier, mise en scène de Benjamin Guillard, création au Théâtre des Bernardines, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Welcome de Patrice Thibaud, création à la Biennale de la danse de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Démocratie ! Un spectacle dont vous pourriez être les héros de Christophe Pébarthe et Barbara Stiegler, OARA, Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026 : L’histoire de France de Patrice Thibaud, création Théâtre Montparnasse, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités culturelles et associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Membre du Conseil d’Administration de l’Estba/ L’Ecole, Théâtre National de Bordeaux Aquitaine (TNBA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidente de la Compagnie Rien à Foudre (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du Conseil d’Administration du Théâtre des Chimères (Biarritz).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Co-fondatrice et co-directrice artistique du Festival des Arts et de la pensée « Théâtre des Images », avec Christian Malaurie (Université Bordeaux Montaigne / Bordeaux métropole). Gestionnaire de l’Association du même nom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Présidente de la Compagnie C’est Pas Commun (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Présidente de la Compagnie 100détours (Gironde).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Gestionnaire de l’Association du Mouvement du 8 Octobre (Université Bordeaux Montaigne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2011 : Présidente de la Compagnie Les Baigneuses (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Collaboratrice du Festival « Dis Donc ! », Rallye de lecture théâtrale, Compagnie La Martingale (Parthenay/ Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un “art d’exister”. Le Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERTES Web revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, WebRevue du CERTES, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouc, du trouble au choc esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, p. 81-89. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.255.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture populaire à l’appel du peuple : Coluche président !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis in mobile : la revue des cultures populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cultures populaires et politique, 1, https://pcaof.hypotheses.org/821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique cheese de Daniel Lemahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Europe, 1106-1107-1108, 1106-1107-1108, p. 214-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En scène ! Circulations et transformations transmédiatiques de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 6, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-allées du boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : de la satire à l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chutes burlesques : pour un (extra)ordinaire art de choir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestes ordinaires dans les arts du spectacle vivant (63-64), p. 117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cepitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviennent les lucioles&amp;quot; de Serge Valletti : « Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.199--208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire des pauvres ou faire rire les pauvres ? Les rires des Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j'ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Complexité et équivoque de l'humour musical : l'exemple de La chanson du dimanche ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.199--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la joute à la jubilation critique. « Instants critiques », mise en scène François Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agon.1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivoque générique des nouvelles comédies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équivoque générique des nouvelles comédies françaises »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°7, pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation et la contamination du comique télévisuel : à propos de Qui va m'aimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, « Le comique filmique et t\'{e}l\'{e}visuel » (n°28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des planches aux écrans. Rire avec les Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nelly Quemener et Rym Kireche-Gerwig dir., Jan 2025, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’histoire avec André Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée André Benedetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jeu : Gaming, Gambling and Play in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sep 2025, Sorbonne - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie du comique et de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et valeurs de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Bretel et Laurent Jaffro dir., Jan 2025, Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Moreau: du plafond de verre à l'effet Tchao Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études, Vedettes!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eléonore Martin et Marie Duret-Pujol, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrique à la maison de théâtre : Les Découvertes, utopie concrète du Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces “non conventionnels” du spectacle vivant dans le monde occidental (années 1970-années 2000) : la représentation au prisme des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noor Sellier et Marianna.lucarini dir., Nov 2025, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis de Funès, l’homme-orchestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Hoffert et Bernard Jeannot-Guérin dir., Jun 2025, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique de Beckett : entre rupture et radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Chalaye et Romain Fohr dir., Jan 2023, Paris Comédie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être clowne : stratégies et positionnement dans le champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de rencontres circassiennes autour du genre dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne du boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Jan 2023, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre des Chimères, un retour à la troupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectifs de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire de recherche, Jean-Yves Coquelin et Eléonore Martin dir., Nov 2023, Université Bordeaux Montaigne - Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : art et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Brigitte Prost, Giovanna Sparacello dir., Nov 2022, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence à la dépossession. Quand le public rit mal. L’exemple de Didier Super</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne François-Denève, Marie Duret-Pujol, Morgan Labar, Will Noonan, Yen-Maï Tran-Gervat, Nelly Quemener dir., Nov 2022, Sorbonne Université Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comique consensuel, comique dissensuel. Le comique face à l’ordre établi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque de faire rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Losco, Jun 2022, Lyon (ENSATT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association Française de Sciences Politiques,, Apr 2021, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stand-up : faire de la politique sans en avoir l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Boutang et Matthew Pires dir., Mar 2021, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture, création et pantomime burlesque. « Fair-Play » de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ARTES « Écriture et création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « L’espace dans l’antiquité. Utilisation, fonction et représentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. , 19, 2022, Les Cahiers d'Artes, Pierre Sauvanet, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : histoire de la candidature d'un con</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le comique théâtral contemporain, dans tous ses états », Registres, Revue d'Études théâtrales de la Sorbonne Nouvelle, n°17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'adaptation\ldotsd'un théâtre à l'autre », Horizons/ Théâtre n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, , p. 4-10, 2023, Les Cahiers d'Artes, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empire du rire XIXe – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigolade au rire jaune : Coluche candidat, Coluche président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi se moque-t-on ? Satire et liberté d’expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 267-283, 2021, 9782271136565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Scènes de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, , p. 185-206, 2020, Les Cahiers d'Artes, 979-10-300-0610-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de femmes, rire des femmes. De l'inconvenance comique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Laville; Elisabeth Magne; Florence Plet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.243-254, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.41092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauvanet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, pp.189--202, 2016, Les cahiers d'Artes, 979-10-300-0103-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président ! (10 octobre 1980 – 16 mars 1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de recherche transdisciplinaire Esthétique et société and Duret-Pujol, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comique et politique chez les Modernes et les Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires de Bordeaux, pp.183--210, 2016, Les cahiers d'Artes, 979-10-300-0135-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick and Béchillon, Marielle de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--313, 2015, 978-2-343-05822-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gally, Michèle and Fix, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La farce aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.143-153, 2014, 978-2-271-08212-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.24747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-sur-Nuages et l'espace impérial athénien ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'espace dans l'antiquité. Utilisation, fonction et représentation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de la comédie contemporaine : problématiques de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naugrette-Christophe, Catherine and Garcia, Anne-Laetitia and Girard, Johan and Università degli studi di Firenze and École doctorale Arts et médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contemporain en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, L'Harmattan, pp.103--108, 2011, 978-2-296-54605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fix, Florence and Toudoire-Surlapierre, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.123--133, 2009, 978-2-915611-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement vaudevillesque des Prétendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce dans le mouvement dramatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solitaires Intempestifs, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scènes de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4513A89E"/>
+    <w:nsid w:val="AE30FEF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="546FA30B"/>
+    <w:nsid w:val="49C4F4E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9CC10386"/>
+    <w:nsid w:val="8CF53319"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="349DA389"/>
+    <w:nsid w:val="4488E004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F055BAC"/>
+    <w:nsid w:val="0E178236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8F6815CF"/>
+    <w:nsid w:val="D5907D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2C3DE382"/>
+    <w:nsid w:val="C5014738"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FBD4AA1B"/>
+    <w:nsid w:val="9462F9A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6DBAE2A7"/>
+    <w:nsid w:val="DFB7DC3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EBC2EA92"/>
+    <w:nsid w:val="06EC03C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E840B525"/>
+    <w:nsid w:val="AC3ED20F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="26C59C0F"/>
+    <w:nsid w:val="4E7BE4E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D4238876"/>
+    <w:nsid w:val="68A5AA1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="6AD6D404"/>
+    <w:nsid w:val="393D2796"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="14B49ABA"/>
+    <w:nsid w:val="FB04AA4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="458E7D15"/>
+    <w:nsid w:val="7C59D321"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="02D3C606"/>
+    <w:nsid w:val="606BE0AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="73AFD6BF"/>
+    <w:nsid w:val="F3DE390F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2A24C0FA"/>
+    <w:nsid w:val="1079D826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="AAFA3FFC"/>
+    <w:nsid w:val="A86D605F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="61BFF639"/>
+    <w:nsid w:val="2EBCBE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="0FA60FA8"/>
+    <w:nsid w:val="43F3474A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3509,51 +3509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-duret-pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130915211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.duret-pujol@u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.255.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cepitelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.559" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaurie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.41092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-duret-pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130915211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.duret-pujol@u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.255.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cepitelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.559" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaurie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.41092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>