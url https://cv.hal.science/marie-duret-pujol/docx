--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Duret-Pujol </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF tudes Théâtrales Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-duret-pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130915211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 02/02/1982 (La Rochelle, France).Maîtresse de Conférences d’Études Théâtrales à l’Université Bordeaux Montaigne.Équipe de recherche : UR 24141 - ARTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).Membre fondateur et co-directrice du Festival des Arts et de la Pensée Théâtre des Images.Membre fondateur et co-directrice de la collection scientifique @rts vivants, Presses Universitaires de Bordeaux, Un@, [En ligne].Membre du comité de lecture de la revue Horizons/ Théâtre, Presses Universitaires de Bordeaux.Membre du comité de lecture de la revue du CERTES, Université de Liège (Belgique). [En ligne].Adresse électronique : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie.duret-pujol@u-bordeaux-montaigne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’Études Théâtrales soutenue publiquement le 2 décembre 2010 à Université de la Sorbonne Nouvelle, École Doctorale 267 Arts et Médias, Paris 3 sous la direction de la Professeure Catherine Naugrette (Paris 3) : Pour une poétique de la comédie dans le théâtre contemporain (de Beckett aux Deschamps). Jury : Bernard Faivre (président du jury, professeur à l’université de Paris X), Catherine Naugrette (professeure à l’université de Paris 3), Mireille Losco-Lena (professeure de l’université de Lyon II), Jean-Pierre Ryngaert (professeur à l’université de Paris 3), Daniel Lemahieu (expert, auteur dramatique). Qualification CNU (février 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Études Approfondies en Études Théâtrales soutenu en septembre 2005 à l’université de la Sorbonne Nouvelle Paris 3 sous la direction de Daniel Lemahieu : Les élans dans le vide - La catastrophe des « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise d’Arts du spectacle, Études Théâtrales soutenue en mai 2004 à l’université Michel de Montaigne Bordeaux III sous la direction de Jean-Yves Coquelin : Désir / Désastre : les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’organisation et de coordination liées à la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires interdisciplinaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comique et politique avec Christophe Pébarthe (MCF habilité d’histoire ancienne), CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3. Séminaire intégré à l’axe de recherche prioritaire de l’université de Bordeaux 3, « Ecrire, représenter, traduire », septembre 2013-avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Des sciences sociales à l’université Bordeaux Montaigne, avec Christian Malaurie et Christophe Pébarthe, novembre 2018-mai 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique, les intellectuels et la politique, avec Christophe Pébarthe, CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3, Pessac, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les scènes de l’humour avec Nelly Quemener, CLARE/ ARTES, RIRH, Pessac, 22-23 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foucault : vérité et jeux de vérité, avec Christian Malaurie et Christophe Pébarthe, Université Bordeaux Montaigne, CLARE/ Artes, Théâtre des Images, Pessac, 12 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Imaginaire et émancipation, avec Christian Malaurie, L’Appel des Appels, Association Théâtre des Images, La Machine à Lire, RIRH, Bordeaux, 15 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habiter le monde ibérique et latino-américain avec le festival « Les Translatines » (1981-2015), avec Jean-Yves Coquelin, UR 24141 ARTES, Université Bordeaux Montaigne, Théâtre des Chimères, Théâtre des Images, Pessac, 17 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques du spectacle vivant jeunes publics, avec Alexandre Péraud, TELEM/ CLARE-ARTES/ OARA, TnBA, 10-11 décembre 2015 et 6 juin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impostures et vérités en art(s), avec Christian Malaurie et Marguerite Vappereau, CLARE/ Artes, Région Nouvelle Aquitaine, Théâtre des Images, L’Appel des Appels, Université Bordeaux Montaigne, Pessac, 24-25 février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les publics de l’humour, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal), 24-25 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cirque contemporain et engagement », avec Éléonore Martin (MCF d’Arts du Spectacle), 2022-2024, Université Bordeaux Montaigne, UR ARTES, MSH Bordeaux, Région Nouvelle Aquitaine, Scène Nationale Carré-Colonnes, Collectif de Chercheur.e.s en Cirque, Centre National des Arts du Cirque (CNAC), Esacto’Lido, Théâtre des Images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Formes et esthétique de l’engagement dans le cirque contemporain », 15-16 mars 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Les espaces du cirque engagé : enjeux de légitimité », 19 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Un cirque au(x) féminin(s) ? Repenser et réinventer les genres », 4-5 avril 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Cirque contemporain et engagement », 7-8-9 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Vedettes ! », avec Corinne François-Denève (PR de Littératures - Université de Bourgogne), Nelly Quemener (PR d’Information-Communication, CELSA Sorbonne Université), GRIPIC, ARTES, CPTC, RIRH.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », Paris, 27 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes ! », Université Bordeaux Montaigne, Bordeaux, 16 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », février 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coluche président : histoire de la candidature d’un con, Le Bord de l’Eau, Lormont, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2.	(dir.) Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016.3.	(dir.) Les scènes de l’humour, co-dirigé avec Nelly Quemener, Les Cahiers d’Artes, n°16, Presses Universitaires de Bordeaux, Bordeaux, 2020.4.	(dir.) Impostures et vérités en arts, co-dirigé avec Christian Malaurie, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En préparation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Cirque contemporain et engagement, co-dirigé avec Eléonore Martin et Esther Friess, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2026 et 2027.Livre 1 : Esthétique et dramaturgie de l’engagement circassienLivre 2 : Cirque et genreLivre 3 : Politiques, institutions, formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir) Les publics de l’humour, co-dirigé avec Corinne François-Denève, Morgan Labar, Will Noonan, Nelly Quemener, Yen-Maï Tran-Gervat, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2028.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Revues *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’adaptation… d’un théâtre à l’autre, Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique théâtral contemporain, dans tous ses états, Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, [En ligne], CTEL, Université de Nice, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages collectifs avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le mouvement vaudevillesque des Prétendants », in Jean-Luc Lagarce dans le mouvement dramatique, C. Naugrette et J.-P. Sarrazac dir., Les Solitaires Intempestifs, 2008, p. 123-135.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou », Le chœur dans le théâtre contemporain 1970-2000, F. Fix et F. Toudoire-Surlapierre dir., Presses Universitaires de Dijon, 2009, p. 123-133.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Nouveaux territoires de la comédie contemporaine : problématiques de la contamination », Le contemporain en scène, volume II, C. Naugrette dir., L’Harmattan, Paris, 2011, p. 103-108.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley) », La farce dans le théâtre contemporain, M. Gally et F. Fix dir., Editions du CNRS, Paris, 2014, p. 143-153.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien », co-écrit avec Christophe Pébarthe, L’espace dans l’antiquité. Utilisation, fonction et représentation, Patrick Voisin dir., L’Harmattan, 2015, p. 301-313.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud », Les Cahiers d’Artes n°12, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 189-202.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du comique comme critique sociale et politique », introduction de « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 5-13.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! (10 octobre 1980 – 16 mars 1981) », in Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 183-210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum », in C. Marquette dir., Joyce Carol Oates, Les Cahiers de l’Herne, Éd. de l’Herne, Paris, 2017, p. 315-320.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une drôle de leçon sur l’histoire de France, d’après Moi et François Mitterrand d’Hervé Le Tellier », in La leçon en fiction XIXe-XXIe siècles, M. Brun et M. Myoupo dir., Eurédit, Bordeaux, 2018, p. 167-180.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« En scène ! Circulations et transformations transmédiatiques de l’humour », avec Nelly Quemener, introduction à l’ouvrage Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 3-12.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus », Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 185-206.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président » in « De quoi se moque-t-on ? satire et liberté d’expression », C. Passard et D. Ramond dir., CNRS éd., Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique », in L’empire du rire, XIXe-XXIe siècle, M. Letourneux et A. Vaillant dir., CNRS Éditions, Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique cheese de Daniel Lemahieu », Europe, C. Brun et C. Hersant dir., Paris, 2021, p. 214-218.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Impostures et vérités en arts. Introduction », co-écrit avec avec Christian Malaurie, Artes, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023, p. 3-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’ai vu des “Gilets jaunes” avec un drapeau algérien… » in Les voix du stand-up, Adrienne Boutang et Matthew Pires dir., Presses Universitaires de Franche-Comté, Besançon, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’hybridation et la contamination du comique télévisuel : à propos de Qui va m’aimer ? », Humoresques n°28, « Le comique filmique et télévisuel », M.-F. Chambat-Houillon et C. Giordano dir., Paris, automne 2008, p. 101-112.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009, co-écrit avec Christophe Pébarthe, Revue d’Etudes Anciennes, n°115, 2013-n°1, p. 199-204.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire des pauvres ou faire rire les pauvres ? Les rires des “Deschiens” », Le rire du pauvre, Humoresques n°40, G. Dos Santos et L. Igliesia dir., Paris, 2015, p. 101-111.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche », Pop-en-stock, mis en ligne le 8/01/2013, en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Avoir l’air con peut être utile&amp;quot;. La bêtise des “cons” de Coluche », Humoresques n°42, « Rire et bêtise », Morgan Labar dir., 2017, p. 165-176.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche aurait-il porté un gilet jaune ? », A.O.C., 28/02/2019. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le rire, une arme de politisation massive ? », Revue des deux mondes, Paris, juillet-août 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contre-allées du boulevard », Le Nouveau Magazine Littéraire, Paris, décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reviennent les lucioles de Serge Valletti : &amp;quot;Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison !&amp;quot; », Littératures n°74, Moez Rebai et Makki Rebai dir., Presses universitaires du Midi, Toulouse, 2016, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les chutes burlesques : pour un (extra)ordinaire art de choir », « Gestes ordinaires dans les arts du spectacle vivant », L’Annuaire Théâtral, A. Martinez dir., 2019, p. 117-131.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Zouc, du trouble au choc esthétique », Théâtre/ public, n°255, avril-juin 2025, p. 81-89.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Transmettre un “art d’exister”. Le Théâtre des Chimères », WebRevue du CERTES, n°1, Liège, 2025 [En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication d’actes de journées d’études, colloques, congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Désir / Désastre : Les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°11/12, « Théâtres du contemporain », hiver 2006-printemps 2007, Presses de la Sorbonne Nouvelle, p. 241-242.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deschamps / Deschiens : de la saynète de théâtre à la séquence télévisuelle », Les formes brèves, Presses de la Sorbonne Nouvelle, 2007, Paris, p. 83-88.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’équivoque générique des nouvelles comédies françaises », Revue Interstudia, n°7, Alma Mater, Bacau, 2010, p. 133-139.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire de femmes, rire des femmes. De l’inconvenance comique au féminin », co-écrit avec Christophe Pébarthe, Eidolon n°120, Presses Universitaires de Bordeaux, Bordeaux, 2017, p. 243-254.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! Quand la satire porte l’action politique » Textes et Contextes, M. Leggett et W. Noonan dir., MSH Dijon, mis en ligne le 20/11/2018. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la culture populaire à l’appel du peuple : Coluche président ! », « Cultures populaires et politiques », Mobilis in mobile [En ligne], revue de l’Association Française d'Étude des Cultures Populaires, Université de La Rochelle, 2021. En ligne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Critiques *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la joute à la jubilation critique », critique du spectacle Instants critiques mis en scène par François Morel, Âgon [En ligne], Revue des Arts de la Scène de l’ENS de Lyon. En ligne, 25 avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j’ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo, Pop-en-stock. En ligne, juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Saladin ou la leçon d’évidence comique », critique du spectacle Ancien malade des hôpitaux de Paris de Daniel Pennac, mise en scène de Benjamin Guillard. En ligne, 19 avril 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et tables-rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comédiens, techniciens, metteurs en scène : nous sommes tous des adaptateurs », Entretien avec Jean-Marie Broucaret, « L’adaptation… d’un théâtre à l’autre », Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014, p. 118-125.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique est une pirouette pour s’échapper du tragique », Entretien avec Jérôme Deschamps, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 19-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de nos spectacles arrive comme un effet secondaire », Entretien avec Pascale Murtin et François Hiffler, Cie Grand Magasin, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 76-83.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les comiques sont-ils des intellectuels comme les autres ? » Discussion avec Sophia Aram et Benoit Cambillard, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 63-79.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’important est d’apporter systématiquement une contre parole à une parole dominante ». Entretien avec Didier Porte, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 233-243.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie in Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, 15 juin 2017. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Table-ronde avec Marc Paquien et Jean-Pierre Vincent autour de leurs mises en scènes d’Oh les beaux jours et d’En attendant Godot », revue Francosphères, n°9/1, Liverpool University Press Online, 2020. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Il ne faudrait pas les appeler “humoristes” mais “auteurs” », entretiens avec le producteur Yann Chouquet et les humoristes Sophia Aram, Pierre-Emmanuel Barré, Vincent Dedienne, Nicole Ferroni, Guillaume Meurice et François Morel, par Alexia Duc et Marie Duret-Pujol, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 79-99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction de plusieurs textes et entretiens autour de spectacles comiques pour le Théâtre National de Chaillot, Le Théâtre de Nîmes et le Festival International du Rire de Montreux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications ne donnant pas lieu à publication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une poétique de la comédie dans le théâtre contemporain », intervention dans le cadre du séminaire des doctorants de l’Université Paris 3 - Sorbonne nouvelle, séminaire organisé par Sidonie Han et Anaïs Bonnier, 17 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pratique de l’hypertextualité : Ahmed le subtil ou Scapin 84, farce contemporaine d’Alain Badiou », Journée d’étude, « Farces et comédies dans les écritures dramatiques contemporaines : quels héritages des genres comiques ? », Passages XX-XXI/ TNP Villeurbanne, Université Lumière - Lyon II, 4 avril 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le complexe moral du rire des comédies françaises contemporaines », One-Hundred-Seventh-Annual Conference, San Francisco State University, San Francisco (États-Unis), Pacific Ancient and Modern Language Association, session “Ethics in Literary & Artistic Production of the French and Francophone World”, 6-7 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du pastiche de soap dans la spin-off », Colloque des doctorants de l’Université d’Oxford, « Le pastiche », Maison Française d’Oxford (Angleterre), 14 Janvier 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Conflits génériques autour du terme “comédie” », Journée d’étude « Modèles et théories du genre en confrontation », CONSCILA, ENS, Paris, 21 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’humour à l’université : étude de cas et perspectives », Colloque international « Humour et enseignement – CORHUM / Université de Saint-Quentin en Yvelines, 12-14 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et politique. De la critique engagée chez les Anciens et chez les Modernes », communication co-écrite avec Christophe Pébarthe, Colloque « La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques », CEMTI EA 3388, Université Paris 8, 5-6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand penser c’est rire. Pour une analyse comique de la politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 24 octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les hommes naissent égaux et puis ils se mettent à boire ». L’ivresse, entre déraison et raison politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 20 mars 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Contestataire, violent et drôle” ? Le Café de la Gare à la recherche d'un humour de résistance », Colloque « Humour et Pouvoir. Dominations et résistances », Université Paris 1/ EHESS, 12-13 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’humour, une violence faite au réel ? », Congrès ISHS, UQAM, Montréal, 10-15 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les ivresses comiques de Lapin Chasseur de Jérôme Deschamps et Macha Makeïeff », colloque « Mangeons, buvons, réjouissons-nous : Les accords mets, vin et humour », Dijon, 27-28 octobre 2016, Maison Internationale université de Bourgogne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’andouille et l’éditorialiste. Coluche journaliste, comique et politique », Les scènes de l’humour, CLARE/ Artes, RIRH, Les Fous rires de Bordeaux, Université Bordeaux Montaigne, mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le rire fait mouche : le comique sans esquive », HIRIM – Histoire du rire moderne (19e-21e siècles) : traditions comiques et culture multi-médiale, Université Paris Nanterre, 13 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la scène comique à la scène politique et vice et versa : quand Coluche fait du Mélenchon et réciproquement », colloque international « En scène ! L’art de la représentation théâtrale et politique », Reims, 12-13 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le stand-up : faire de la politique sans en avoir l’air ? », journées d’étude « Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, circulation, A. Boutang et M. Pires dir., Université de Bourgogne Franche-Comté, Besançon, 11-12 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes », Congrès de l’Association Française de Sciences Politiques, « Résistances », Bruxelles, 8 et 9 avril 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique consensuel, comique dissensuel. Le comique face à l’ordre établi », Projet de recherche-création, 2022-2023, « Au risque de faire rire », ENSATT, Lyon, 2 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le Théâtre des Chimères, un retour à la troupe ? » Les collectifs de théâtre, séminaire organisé par Eléonore Martin et Jean-Yves Coquelin, Université Bordeaux Montaigne, Pessac, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc », in « Le Jeu : Gaming, Gambling and Play in Literature », Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sorbonne Université, Paris, 2-6 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le public rit mal. L’exemple de Didier Super », Les publics de l’humour, 24-25 novembre 2022, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une épistémologie du comique et de l’humour », Quel humour ?!, projet Sorb’Rising Normes et valeurs de l’humour, Paris, 9-10 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des planches aux écrans. Rire avec les Deschiens », colloque international, Scènes culturelles et performances corporelles, 16-17 janvier 2025, Sorbonne Université, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Raconter l’histoire avec André Benedetto », Soirée Benedetto, Théâtre des Images, Appel des Appels, Mérignac, 22 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de Beckett : entre rupture et radicalité », Colloque international « Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française », Romain Fohr et Sylvie Chalaye dir., Sorbonne Nouvelle, Comédie-Française, BNF, 5 et 6 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Article : « “Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos », Colloque international « Molière et les acteurs comiques : art et techniques de la création scénique », Rennes.	Article « La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance », journée d’études « Jacqueline Maillan, la tragédienne du boulevard », Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Éditions Hermann, Paris, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes en préparation et participations prévues à des colloques, journées d’études, séminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	« De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ? », colloque international « Louis de Funès, l’homme-orchestre », Yannick Hoffert et Bernard Jeannot-Guérin dir., Université de Lorraine, Nancy, 5-6 juin 2025.	« Yolande Moreau : du plafond de verre à l’effet Tchao Pantin », journée d’études « Vedettes », 16 octobre 2025, Université Bordeaux Montaigne.	« Le seul.e en scène comique, art de retourner la solitude », « Nos Solitudes », Théâtre Public, 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Valorisation de la recherche  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de séminaires et de journées d’études professionnelles hors université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Élaboration et organisation du séminaire de réflexion, « Culture et politique », en collaboration avec Caroline Melon (Directrice de Chahuts), Jean-Marie Broucaret (directeur du Théâtre des Chimères et du Festival des Translatines), Alexandre Péraud, (MCF de littérature, responsable du Master Ingénierie de projets culturels et interculturels à l'Université Bordeaux 3) et Éric Chevance (coordinateur de Artfactories/Autre(s)pARTs et Professeur Associé au département Théâtre de l'Université Bordeaux 3).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élaboration des Journées d’Études Les Causeries #3 et #4, « Penser aujourd’hui pour façonner demain », Chahuts, Musée d’Aquitaine et OARA (Office Artistique de la Région Aquitaine), Bordeaux (33), 13 juin 2013 et 12 juin 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une approche du mime et de la pantomime comique : croisements burlesques », Théâtre des Quatre Saisons, Gradignan (33), 8 novembre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La fabrique du théâtre comique : le spectacle vu des coulisses », La Comète, Scène Nationale de Châlons-en-Champagne (51), 30 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de formation à l’analyse des spectacles, Réseau Mixages, Fédération Aquitaine de Structures du Spectacle Vivant, Pessac (33), 16 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique grossier face au comique vulgaire », Médiathèque de l’Airvaudais (79), 1er décembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire le burlesque au plateau : Fair-Play de Patrice Thibaud », Espace Treulon de Bruges (33), 14 novembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le comique propose, qui dispose ? », Le Carré des Jalles, Saint-Médard en Jalles (33), 11 avril 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La révolution en riant : Coluche président ! », Université Bordeaux Victoire, 15 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Humour et Pouvoir : Quand Coluche &amp;quot;fout la merde&amp;quot; en politique », Chaire sur le pouvoir, Université Populaire de Bordeaux, 24 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique », Médiathèque l’Alpha, Angoulême, 12 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et société », conférence avec Christophe Pébarthe, Médiathèque François Mitterrand, Saintes (17), 15 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’essence de l’humour », association Dealers de Sciences, Master Médiation des Sciences de l’Université Bordeaux Montaigne, Bordeaux, 19 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rires critiques. Quand le comique crée du dissensus », Festival des Arts de Bordeaux, Scène Nationale Carré-Colonnes, 13 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Théâtre de Barbezieux (17), 28/05/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un humour de service public est-il possible ? », Association Le Puzzle, La Glacière, Mérignac (33), 1/06/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, pour une même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Ciboure (64), 15/10/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du sketch à la candidature, Coluche président », Chahuts, Arts de la Parole et espace public, Bordeaux, 19/11/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modérations et participations à des tables-rondes hors université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Metteur en scène sous surveillance : la question de la marge de manœuvre du metteur à travers l'exemple paroxystique de l'œuvre de Beckett », IUFM Aquitaine, Glob Théâtre, Bordeaux, 13 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De Job à Jungles : conversation avec Patrice Thibaud », La Comète, Scène Nationale de Châlons-en-Champagne, 27 septembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Traduite Mes pas captent le vent : du français au russe, du russe au français », table-ronde avec Elena Belyaeva et Philippe Rousseau, IDDAC, Bordeaux, 2 décembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quelques réflexions sur la critique : discussion avec Olivier Broche », Théâtre des 4 Saisons, Gradignan, 17 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quoi rit-on ? », Les voix de la pensée #3, avec François Morel et Pierre Zaoui, Librairie Mollat/ Glob Théâtre, Bordeaux, 29 mai 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Faire rire est tout un art, les ficelles de l’humour », table-ronde avec Blanche Gardin, Yen-Maï Tran-Gervat, Vincent Dedienne et Jean-Marc Defays, colloque « Humour et société : le rire dans tous ses éclats », Bibliothèque du Centre Pompidou, Paris, 8-9 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de rire » rencontre avec Jos Houben, Carré des Jalles, Saint-Médard en Jalles, 15 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La place de tout un chacun dans la vie publique », Table-ronde avec Olivier Broche, Benjamin Guillard, Christian Malaurie et Hervé Le Tellier, Festival Théâtre des Images, Galerie Rezdechaussee, Bordeaux, 15 avril 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : pour un service public de l’humour ? » débat avec Sophia Aram et Benoit Cambillard, Festival Théâtre des Images, Théâtre Fémina, Bordeaux, 10 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : carte blanche à la Cie Lamartingale », avec Jérôme Rouger et Patrick Hingueneau, Festival Théâtre des Images, Maison des Arts, Pessac, 8 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour un savoir engagé : carte blanche au Collectif La Flambée », avec Pauline Blais, Elsa Boulais, Laurine Clochard, Hélène Godet, Gaetan Ranson, William Petitpas, Festival Théâtre des Images, Maison des Étudiants, Pessac, 7 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’veux du soleil ! », Rencontre avec François Ruffin, Cinéma Saint-André de Cubzac, 13 mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique : rencontre avec Benoit Delépine et Jean-François Halin », Médiathèque l’Alpha, Angoulême, 30 novembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La recherche en humour en 2021 : sujets, enjeux et visions du futur », avec Nelly Quemener, Tony Harouam, Emmanuel Choquette et Christelle Paré, Juste Pour Rire Pro, 2e édition, Montréal, juillet 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La responsabilité », Assises Nationales de la Mise en Scène, Syndicat National des Metteuses et Metteurs en Scène, Poitiers, 12 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation de bords de scène pour le TnBA (Théâtre National de Bordeaux en Aquitaine) et pour le Carré des Jalles de Saint-Médard en Jalles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des émissions et des documentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Ecolo, gauche et Coluche, ce que nous disent les Gilets Jaunes », avec Magali Della Sudda et Pascal Bourgois, La Clé des ondes, 18/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ou comment la candidature d'un con a inquiété pouvoir et médias… », La Clé des Ondes, 24/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« À quoi servent les cons », Stupéfiant, France 2, 18/03/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : &amp;quot;C’est l’histoire d’un mec&amp;quot; qui se présente », Affaires sensibles, France Inter, 12/06/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ? Histoire de la candidature d’un con », avec François Ruffin [En ligne], 6/09/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : quand le clown fait passer les politiques pour des cons », série « Entretiens » par Irvine Magi, Le Média tv, [En ligne], 26/07/2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche – Frankreichs anarchischer Humorist », ARD1, [En ligne].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et articles, presse nationale et internationale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libération (Emmanuèle Peyret, « Un pavé dans la marade », 20/10/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marianne (Étienne Girard, « Ni Macron, ni Mélenchon, ni Le Pen : les gilets jaunes votent… Coluche », 10/12/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TV5 Monde (Malik Miktar, « Ukraine, Italie, Guatemala... Pourquoi les humoristes réussissent-ils en politique ? », 1/04/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Monde (Jean-Michel Normand, « L’humour au second degré fait-il encore rire ? », 29/12/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Devoir (Fabien Deglise, « Du pouvoir de faire rire à celui de gouverner », 19/02/2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouest France, « Les coulisses de la candidature de Coluche à la présidentielle de 1981 racontées par sa biographe », propos recueillis par Valentin Biret, 10/12/2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article « Coluche, héraut immortel d’une autre France », La Croix, rubrique « A vif », 10/09/2025. [En ligne].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche, l’icône du peuple », Le 1, hors-série spécial Coluche, 19/09/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles : dramaturgie, assistanat à la mise en scène, collaboration artistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Si Dieu existe, j’espère qu’il a une bonne excuse, montage de textes de Dostoïevski, Bond et Melville, mise en scène de Gilbert Tiberghien, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Dramaturge associée de la Compagnie Les Taupes Secrètes Artistes Associés dirigée par Philippe Rousseau.2011 : Mes pas captent le vent de Philippe Rousseau, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Concert à cordes et à boutons, conte musical d’Elsa Mauzit et Hélène Villot, Cie 100détours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Fair-Play de Patrice Thibaud, création à La Comète, Châlons-en-Champagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Amnésique en musique de Philippe Leygnac, création Théâtres de la ville de Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Moi et François Mitterrand d’Hervé Le Tellier, mise en scène de Benjamin Guillard, création au Théâtre des Bernardines, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Welcome de Patrice Thibaud, création à la Biennale de la danse de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Démocratie ! Un spectacle dont vous pourriez être les héros de Christophe Pébarthe et Barbara Stiegler, OARA, Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026 : L’histoire de France de Patrice Thibaud, création Théâtre Montparnasse, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités culturelles et associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Membre du Conseil d’Administration de l’Estba/ L’Ecole, Théâtre National de Bordeaux Aquitaine (TNBA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidente de la Compagnie Rien à Foudre (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du Conseil d’Administration du Théâtre des Chimères (Biarritz).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Co-fondatrice et co-directrice artistique du Festival des Arts et de la pensée « Théâtre des Images », avec Christian Malaurie (Université Bordeaux Montaigne / Bordeaux métropole). Gestionnaire de l’Association du même nom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Présidente de la Compagnie C’est Pas Commun (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Présidente de la Compagnie 100détours (Gironde).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Gestionnaire de l’Association du Mouvement du 8 Octobre (Université Bordeaux Montaigne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2011 : Présidente de la Compagnie Les Baigneuses (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Collaboratrice du Festival « Dis Donc ! », Rallye de lecture théâtrale, Compagnie La Martingale (Parthenay/ Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un “art d’exister”. Le Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERTES Web revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, WebRevue du CERTES, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouc, du trouble au choc esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, p. 81-89. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.255.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture populaire à l’appel du peuple : Coluche président !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis in mobile : la revue des cultures populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cultures populaires et politique, 1, https://pcaof.hypotheses.org/821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique cheese de Daniel Lemahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Europe, 1106-1107-1108, 1106-1107-1108, p. 214-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En scène ! Circulations et transformations transmédiatiques de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 6, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-allées du boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : de la satire à l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chutes burlesques : pour un (extra)ordinaire art de choir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestes ordinaires dans les arts du spectacle vivant (63-64), p. 117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cepitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviennent les lucioles&amp;quot; de Serge Valletti : « Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.199--208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire des pauvres ou faire rire les pauvres ? Les rires des Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j'ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Complexité et équivoque de l'humour musical : l'exemple de La chanson du dimanche ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.199--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la joute à la jubilation critique. « Instants critiques », mise en scène François Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agon.1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivoque générique des nouvelles comédies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équivoque générique des nouvelles comédies françaises »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°7, pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation et la contamination du comique télévisuel : à propos de Qui va m'aimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, « Le comique filmique et t\'{e}l\'{e}visuel » (n°28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des planches aux écrans. Rire avec les Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nelly Quemener et Rym Kireche-Gerwig dir., Jan 2025, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’histoire avec André Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée André Benedetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jeu : Gaming, Gambling and Play in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sep 2025, Sorbonne - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie du comique et de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et valeurs de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Bretel et Laurent Jaffro dir., Jan 2025, Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Moreau: du plafond de verre à l'effet Tchao Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études, Vedettes!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eléonore Martin et Marie Duret-Pujol, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrique à la maison de théâtre : Les Découvertes, utopie concrète du Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces “non conventionnels” du spectacle vivant dans le monde occidental (années 1970-années 2000) : la représentation au prisme des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noor Sellier et Marianna.lucarini dir., Nov 2025, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis de Funès, l’homme-orchestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Hoffert et Bernard Jeannot-Guérin dir., Jun 2025, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique de Beckett : entre rupture et radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Chalaye et Romain Fohr dir., Jan 2023, Paris Comédie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être clowne : stratégies et positionnement dans le champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de rencontres circassiennes autour du genre dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne du boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Jan 2023, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre des Chimères, un retour à la troupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectifs de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire de recherche, Jean-Yves Coquelin et Eléonore Martin dir., Nov 2023, Université Bordeaux Montaigne - Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : art et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Brigitte Prost, Giovanna Sparacello dir., Nov 2022, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence à la dépossession. Quand le public rit mal. L’exemple de Didier Super</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne François-Denève, Marie Duret-Pujol, Morgan Labar, Will Noonan, Yen-Maï Tran-Gervat, Nelly Quemener dir., Nov 2022, Sorbonne Université Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comique consensuel, comique dissensuel. Le comique face à l’ordre établi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque de faire rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Losco, Jun 2022, Lyon (ENSATT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association Française de Sciences Politiques,, Apr 2021, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stand-up : faire de la politique sans en avoir l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Boutang et Matthew Pires dir., Mar 2021, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture, création et pantomime burlesque. « Fair-Play » de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ARTES « Écriture et création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « L’espace dans l’antiquité. Utilisation, fonction et représentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. , 19, 2022, Les Cahiers d'Artes, Pierre Sauvanet, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : histoire de la candidature d'un con</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le comique théâtral contemporain, dans tous ses états », Registres, Revue d'Études théâtrales de la Sorbonne Nouvelle, n°17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'adaptation\ldotsd'un théâtre à l'autre », Horizons/ Théâtre n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, , p. 4-10, 2023, Les Cahiers d'Artes, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empire du rire XIXe – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigolade au rire jaune : Coluche candidat, Coluche président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi se moque-t-on ? Satire et liberté d’expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 267-283, 2021, 9782271136565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Scènes de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, , p. 185-206, 2020, Les Cahiers d'Artes, 979-10-300-0610-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de femmes, rire des femmes. De l'inconvenance comique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Laville; Elisabeth Magne; Florence Plet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.243-254, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.41092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauvanet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, pp.189--202, 2016, Les cahiers d'Artes, 979-10-300-0103-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président ! (10 octobre 1980 – 16 mars 1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de recherche transdisciplinaire Esthétique et société and Duret-Pujol, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comique et politique chez les Modernes et les Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires de Bordeaux, pp.183--210, 2016, Les cahiers d'Artes, 979-10-300-0135-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick and Béchillon, Marielle de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--313, 2015, 978-2-343-05822-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gally, Michèle and Fix, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La farce aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.143-153, 2014, 978-2-271-08212-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.24747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-sur-Nuages et l'espace impérial athénien ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'espace dans l'antiquité. Utilisation, fonction et représentation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de la comédie contemporaine : problématiques de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naugrette-Christophe, Catherine and Garcia, Anne-Laetitia and Girard, Johan and Università degli studi di Firenze and École doctorale Arts et médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contemporain en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, L'Harmattan, pp.103--108, 2011, 978-2-296-54605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fix, Florence and Toudoire-Surlapierre, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.123--133, 2009, 978-2-915611-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement vaudevillesque des Prétendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce dans le mouvement dramatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solitaires Intempestifs, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scènes de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Duret-Pujol </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF tudes Théâtrales Université Bordeaux Montaigne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-duret-pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130915211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 02/02/1982 (La Rochelle, France).Maîtresse de Conférences d’Études Théâtrales à l’Université Bordeaux Montaigne.Équipe de recherche : UR 24141 - ARTES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur et trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).Membre fondateur et co-directrice du Festival des Arts et de la Pensée Théâtre des Images.Membre fondateur et co-directrice de la collection scientifique @rts vivants, Presses Universitaires de Bordeaux, Un@, [En ligne].Membre du comité de lecture de la revue Horizons/ Théâtre, Presses Universitaires de Bordeaux.Membre du comité de lecture de la revue du CERTES, Université de Liège (Belgique). [En ligne].Adresse électronique : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie.duret-pujol@u-bordeaux-montaigne.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes universitaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’Études Théâtrales soutenue publiquement le 2 décembre 2010 à Université de la Sorbonne Nouvelle, École Doctorale 267 Arts et Médias, Paris 3 sous la direction de la Professeure Catherine Naugrette (Paris 3) : Pour une poétique de la comédie dans le théâtre contemporain (de Beckett aux Deschamps). Jury : Bernard Faivre (président du jury, professeur à l’université de Paris X), Catherine Naugrette (professeure à l’université de Paris 3), Mireille Losco-Lena (professeure de l’université de Lyon II), Jean-Pierre Ryngaert (professeur à l’université de Paris 3), Daniel Lemahieu (expert, auteur dramatique). Qualification CNU (février 2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Études Approfondies en Études Théâtrales soutenu en septembre 2005 à l’université de la Sorbonne Nouvelle Paris 3 sous la direction de Daniel Lemahieu : Les élans dans le vide - La catastrophe des « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise d’Arts du spectacle, Études Théâtrales soutenue en mai 2004 à l’université Michel de Montaigne Bordeaux III sous la direction de Jean-Yves Coquelin : Désir / Désastre : les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’organisation et de coordination liées à la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séminaires interdisciplinaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comique et politique avec Christophe Pébarthe (MCF habilité d’histoire ancienne), CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3. Séminaire intégré à l’axe de recherche prioritaire de l’université de Bordeaux 3, « Ecrire, représenter, traduire », septembre 2013-avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Des sciences sociales à l’université Bordeaux Montaigne, avec Christian Malaurie et Christophe Pébarthe, novembre 2018-mai 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique, les intellectuels et la politique, avec Christophe Pébarthe, CLARE-ARTES/ AUSONIUS, Université Montaigne - Bordeaux 3, Pessac, 4 avril 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les scènes de l’humour avec Nelly Quemener, CLARE/ ARTES, RIRH, Pessac, 22-23 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Foucault : vérité et jeux de vérité, avec Christian Malaurie et Christophe Pébarthe, Université Bordeaux Montaigne, CLARE/ Artes, Théâtre des Images, Pessac, 12 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Imaginaire et émancipation, avec Christian Malaurie, L’Appel des Appels, Association Théâtre des Images, La Machine à Lire, RIRH, Bordeaux, 15 février 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habiter le monde ibérique et latino-américain avec le festival « Les Translatines » (1981-2015), avec Jean-Yves Coquelin, UR 24141 ARTES, Université Bordeaux Montaigne, Théâtre des Chimères, Théâtre des Images, Pessac, 17 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Politiques du spectacle vivant jeunes publics, avec Alexandre Péraud, TELEM/ CLARE-ARTES/ OARA, TnBA, 10-11 décembre 2015 et 6 juin 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Impostures et vérités en art(s), avec Christian Malaurie et Marguerite Vappereau, CLARE/ Artes, Région Nouvelle Aquitaine, Théâtre des Images, L’Appel des Appels, Université Bordeaux Montaigne, Pessac, 24-25 février 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les publics de l’humour, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal), 24-25 novembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Cirque contemporain et engagement », avec Éléonore Martin (MCF d’Arts du Spectacle), 2022-2024, Université Bordeaux Montaigne, UR ARTES, MSH Bordeaux, Région Nouvelle Aquitaine, Scène Nationale Carré-Colonnes, Collectif de Chercheur.e.s en Cirque, Centre National des Arts du Cirque (CNAC), Esacto’Lido, Théâtre des Images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Formes et esthétique de l’engagement dans le cirque contemporain », 15-16 mars 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Les espaces du cirque engagé : enjeux de légitimité », 19 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journées d’études : « Un cirque au(x) féminin(s) ? Repenser et réinventer les genres », 4-5 avril 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Cirque contemporain et engagement », 7-8-9 octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Vedettes ! », avec Corinne François-Denève (PR de Littératures - Université de Bourgogne), Nelly Quemener (PR d’Information-Communication, CELSA Sorbonne Université), GRIPIC, ARTES, CPTC, RIRH.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », Paris, 27 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes ! », Université Bordeaux Montaigne, Bordeaux, 16 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’études : « Vedettes comiques, vedettes indociles ? », février 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coluche président : histoire de la candidature d’un con, Le Bord de l’Eau, Lormont, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2.	(dir.) Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016.3.	(dir.) Les scènes de l’humour, co-dirigé avec Nelly Quemener, Les Cahiers d’Artes, n°16, Presses Universitaires de Bordeaux, Bordeaux, 2020.4.	(dir.) Impostures et vérités en arts, co-dirigé avec Christian Malaurie, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En préparation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir.) Cirque contemporain et engagement, co-dirigé avec Eléonore Martin et Esther Friess, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2026 et 2027.Livre 1 : Esthétique et dramaturgie de l’engagement circassienLivre 2 : Cirque et genreLivre 3 : Politiques, institutions, formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(dir) Les publics de l’humour, co-dirigé avec Corinne François-Denève, Morgan Labar, Will Noonan, Nelly Quemener, Yen-Maï Tran-Gervat, Collection @rts vivants, Un@, Presses Universitaires de Bordeaux, 2028.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Revues *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’adaptation… d’un théâtre à l’autre, Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le comique théâtral contemporain, dans tous ses états, Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, [En ligne], CTEL, Université de Nice, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages collectifs avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le mouvement vaudevillesque des Prétendants », in Jean-Luc Lagarce dans le mouvement dramatique, C. Naugrette et J.-P. Sarrazac dir., Les Solitaires Intempestifs, 2008, p. 123-135.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou », Le chœur dans le théâtre contemporain 1970-2000, F. Fix et F. Toudoire-Surlapierre dir., Presses Universitaires de Dijon, 2009, p. 123-133.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Nouveaux territoires de la comédie contemporaine : problématiques de la contamination », Le contemporain en scène, volume II, C. Naugrette dir., L’Harmattan, Paris, 2011, p. 103-108.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley) », La farce dans le théâtre contemporain, M. Gally et F. Fix dir., Editions du CNRS, Paris, 2014, p. 143-153.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien », co-écrit avec Christophe Pébarthe, L’espace dans l’antiquité. Utilisation, fonction et représentation, Patrick Voisin dir., L’Harmattan, 2015, p. 301-313.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud », Les Cahiers d’Artes n°12, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 189-202.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du comique comme critique sociale et politique », introduction de « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 5-13.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! (10 octobre 1980 – 16 mars 1981) », in Comique et Politique chez les Modernes et les Anciens, Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 183-210.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum », in C. Marquette dir., Joyce Carol Oates, Les Cahiers de l’Herne, Éd. de l’Herne, Paris, 2017, p. 315-320.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une drôle de leçon sur l’histoire de France, d’après Moi et François Mitterrand d’Hervé Le Tellier », in La leçon en fiction XIXe-XXIe siècles, M. Brun et M. Myoupo dir., Eurédit, Bordeaux, 2018, p. 167-180.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« En scène ! Circulations et transformations transmédiatiques de l’humour », avec Nelly Quemener, introduction à l’ouvrage Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 3-12.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus », Les Scènes de l’humour, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 185-206.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président » in « De quoi se moque-t-on ? satire et liberté d’expression », C. Passard et D. Ramond dir., CNRS éd., Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique », in L’empire du rire, XIXe-XXIe siècle, M. Letourneux et A. Vaillant dir., CNRS Éditions, Paris, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique cheese de Daniel Lemahieu », Europe, C. Brun et C. Hersant dir., Paris, 2021, p. 214-218.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Impostures et vérités en arts. Introduction », co-écrit avec avec Christian Malaurie, Artes, Les Cahiers d’Artes, n°19, Presses Universitaires de Bordeaux, Bordeaux, 2023, p. 3-10.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’ai vu des “Gilets jaunes” avec un drapeau algérien… » in Les voix du stand-up, Adrienne Boutang et Matthew Pires dir., Presses Universitaires de Franche-Comté, Besançon, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’hybridation et la contamination du comique télévisuel : à propos de Qui va m’aimer ? », Humoresques n°28, « Le comique filmique et télévisuel », M.-F. Chambat-Houillon et C. Giordano dir., Paris, automne 2008, p. 101-112.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009, co-écrit avec Christophe Pébarthe, Revue d’Etudes Anciennes, n°115, 2013-n°1, p. 199-204.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire des pauvres ou faire rire les pauvres ? Les rires des “Deschiens” », Le rire du pauvre, Humoresques n°40, G. Dos Santos et L. Igliesia dir., Paris, 2015, p. 101-111.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche », Pop-en-stock, mis en ligne le 8/01/2013, en ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Avoir l’air con peut être utile&amp;quot;. La bêtise des “cons” de Coluche », Humoresques n°42, « Rire et bêtise », Morgan Labar dir., 2017, p. 165-176.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche aurait-il porté un gilet jaune ? », A.O.C., 28/02/2019. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le rire, une arme de politisation massive ? », Revue des deux mondes, Paris, juillet-août 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contre-allées du boulevard », Le Nouveau Magazine Littéraire, Paris, décembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Reviennent les lucioles de Serge Valletti : &amp;quot;Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison !&amp;quot; », Littératures n°74, Moez Rebai et Makki Rebai dir., Presses universitaires du Midi, Toulouse, 2016, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les chutes burlesques : pour un (extra)ordinaire art de choir », « Gestes ordinaires dans les arts du spectacle vivant », L’Annuaire Théâtral, A. Martinez dir., 2019, p. 117-131.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Zouc, du trouble au choc esthétique », Théâtre/ public, n°255, avril-juin 2025, p. 81-89.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Transmettre un “art d’exister”. Le Théâtre des Chimères », WebRevue du CERTES, n°1, Liège, 2025 [En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publication d’actes de journées d’études, colloques, congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Désir / Désastre : Les « Deschiens », personnages de Jérôme Deschamps et Macha Makeïeff », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°11/12, « Théâtres du contemporain », hiver 2006-printemps 2007, Presses de la Sorbonne Nouvelle, p. 241-242.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Deschamps / Deschiens : de la saynète de théâtre à la séquence télévisuelle », Les formes brèves, Presses de la Sorbonne Nouvelle, 2007, Paris, p. 83-88.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’équivoque générique des nouvelles comédies françaises », Revue Interstudia, n°7, Alma Mater, Bacau, 2010, p. 133-139.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rire de femmes, rire des femmes. De l’inconvenance comique au féminin », co-écrit avec Christophe Pébarthe, Eidolon n°120, Presses Universitaires de Bordeaux, Bordeaux, 2017, p. 243-254.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ! Quand la satire porte l’action politique » Textes et Contextes, M. Leggett et W. Noonan dir., MSH Dijon, mis en ligne le 20/11/2018. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la culture populaire à l’appel du peuple : Coluche président ! », « Cultures populaires et politiques », Mobilis in mobile [En ligne], revue de l’Association Française d'Étude des Cultures Populaires, Université de La Rochelle, 2021. En ligne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Critiques *</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la joute à la jubilation critique », critique du spectacle Instants critiques mis en scène par François Morel, Âgon [En ligne], Revue des Arts de la Scène de l’ENS de Lyon. En ligne, 25 avril 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j’ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo, Pop-en-stock. En ligne, juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Olivier Saladin ou la leçon d’évidence comique », critique du spectacle Ancien malade des hôpitaux de Paris de Daniel Pennac, mise en scène de Benjamin Guillard. En ligne, 19 avril 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et tables-rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comédiens, techniciens, metteurs en scène : nous sommes tous des adaptateurs », Entretien avec Jean-Marie Broucaret, « L’adaptation… d’un théâtre à l’autre », Horizons/ Théâtre n°3, Presses Universitaires de Bordeaux, Bordeaux, 2014, p. 118-125.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique est une pirouette pour s’échapper du tragique », Entretien avec Jérôme Deschamps, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 19-23.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de nos spectacles arrive comme un effet secondaire », Entretien avec Pascale Murtin et François Hiffler, Cie Grand Magasin, « Le comique théâtral contemporain, dans tous ses états », Registres, Revue d’Études théâtrales de la Sorbonne Nouvelle, n°17, Presses de la Sorbonne Nouvelle, Paris, 2015, p. 76-83.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les comiques sont-ils des intellectuels comme les autres ? » Discussion avec Sophia Aram et Benoit Cambillard, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 63-79.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’important est d’apporter systématiquement une contre parole à une parole dominante ». Entretien avec Didier Porte, in « Comique et Politique chez les Modernes et les Anciens », Les Cahiers d’Artes, n°13, Presses Universitaires de Bordeaux, Bordeaux, 2016, p. 233-243.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie in Le boulevard, un théâtre à sortir du placard ? Thomas Cepitelli et Marie Duret-Pujol dir., revue Loxias n°57, 15 juin 2017. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Table-ronde avec Marc Paquien et Jean-Pierre Vincent autour de leurs mises en scènes d’Oh les beaux jours et d’En attendant Godot », revue Francosphères, n°9/1, Liverpool University Press Online, 2020. En ligne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Il ne faudrait pas les appeler “humoristes” mais “auteurs” », entretiens avec le producteur Yann Chouquet et les humoristes Sophia Aram, Pierre-Emmanuel Barré, Vincent Dedienne, Nicole Ferroni, Guillaume Meurice et François Morel, par Alexia Duc et Marie Duret-Pujol, Les Cahiers d’Artes, Presses Universitaires de Bordeaux, Bordeaux, 2020, p. 79-99.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédaction de plusieurs textes et entretiens autour de spectacles comiques pour le Théâtre National de Chaillot, Le Théâtre de Nîmes et le Festival International du Rire de Montreux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications ne donnant pas lieu à publication</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une poétique de la comédie dans le théâtre contemporain », intervention dans le cadre du séminaire des doctorants de l’Université Paris 3 - Sorbonne nouvelle, séminaire organisé par Sidonie Han et Anaïs Bonnier, 17 décembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pratique de l’hypertextualité : Ahmed le subtil ou Scapin 84, farce contemporaine d’Alain Badiou », Journée d’étude, « Farces et comédies dans les écritures dramatiques contemporaines : quels héritages des genres comiques ? », Passages XX-XXI/ TNP Villeurbanne, Université Lumière - Lyon II, 4 avril 2008.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le complexe moral du rire des comédies françaises contemporaines », One-Hundred-Seventh-Annual Conference, San Francisco State University, San Francisco (États-Unis), Pacific Ancient and Modern Language Association, session “Ethics in Literary & Artistic Production of the French and Francophone World”, 6-7 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du pastiche de soap dans la spin-off », Colloque des doctorants de l’Université d’Oxford, « Le pastiche », Maison Française d’Oxford (Angleterre), 14 Janvier 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Conflits génériques autour du terme “comédie” », Journée d’étude « Modèles et théories du genre en confrontation », CONSCILA, ENS, Paris, 21 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enseigner l’humour à l’université : étude de cas et perspectives », Colloque international « Humour et enseignement – CORHUM / Université de Saint-Quentin en Yvelines, 12-14 octobre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et politique. De la critique engagée chez les Anciens et chez les Modernes », communication co-écrite avec Christophe Pébarthe, Colloque « La critique au risque de l’engagement : marges disciplinaires, politiques et scientifiques », CEMTI EA 3388, Université Paris 8, 5-6 juin 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand penser c’est rire. Pour une analyse comique de la politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 24 octobre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les hommes naissent égaux et puis ils se mettent à boire ». L’ivresse, entre déraison et raison politique », séminaire « Comique et Politique », Université Bordeaux 3, CLARE/ ARTES /AUSONIUS, co-écrit avec Christophe Pébarthe, 20 mars 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Contestataire, violent et drôle” ? Le Café de la Gare à la recherche d'un humour de résistance », Colloque « Humour et Pouvoir. Dominations et résistances », Université Paris 1/ EHESS, 12-13 novembre 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’humour, une violence faite au réel ? », Congrès ISHS, UQAM, Montréal, 10-15 juillet 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les ivresses comiques de Lapin Chasseur de Jérôme Deschamps et Macha Makeïeff », colloque « Mangeons, buvons, réjouissons-nous : Les accords mets, vin et humour », Dijon, 27-28 octobre 2016, Maison Internationale université de Bourgogne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’andouille et l’éditorialiste. Coluche journaliste, comique et politique », Les scènes de l’humour, CLARE/ Artes, RIRH, Les Fous rires de Bordeaux, Université Bordeaux Montaigne, mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le rire fait mouche : le comique sans esquive », HIRIM – Histoire du rire moderne (19e-21e siècles) : traditions comiques et culture multi-médiale, Université Paris Nanterre, 13 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De la scène comique à la scène politique et vice et versa : quand Coluche fait du Mélenchon et réciproquement », colloque international « En scène ! L’art de la représentation théâtrale et politique », Reims, 12-13 octobre 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le stand-up : faire de la politique sans en avoir l’air ? », journées d’étude « Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, circulation, A. Boutang et M. Pires dir., Université de Bourgogne Franche-Comté, Besançon, 11-12 mars 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes », Congrès de l’Association Française de Sciences Politiques, « Résistances », Bruxelles, 8 et 9 avril 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique consensuel, comique dissensuel. Le comique face à l’ordre établi », Projet de recherche-création, 2022-2023, « Au risque de faire rire », ENSATT, Lyon, 2 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le Théâtre des Chimères, un retour à la troupe ? » Les collectifs de théâtre, séminaire organisé par Eléonore Martin et Jean-Yves Coquelin, Université Bordeaux Montaigne, Pessac, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc », in « Le Jeu : Gaming, Gambling and Play in Literature », Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sorbonne Université, Paris, 2-6 septembre 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le public rit mal. L’exemple de Didier Super », Les publics de l’humour, 24-25 novembre 2022, Paris, RIRH, CERC (EA 172, Sorbonne Nouvelle), IRMÉCCEN (EA 7546, Sorbonne Nouvelle), ARTES (UR 24141, Université de Bordeaux Montaigne), CPTC (EA 4178, Université de Bourgogne), ENSATT (Lyon), l’Observatoire de l’Humour (Montréal).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une épistémologie du comique et de l’humour », Quel humour ?!, projet Sorb’Rising Normes et valeurs de l’humour, Paris, 9-10 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Des planches aux écrans. Rire avec les Deschiens », colloque international, Scènes culturelles et performances corporelles, 16-17 janvier 2025, Sorbonne Université, Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Raconter l’histoire avec André Benedetto », Soirée Benedetto, Théâtre des Images, Appel des Appels, Mérignac, 22 janvier 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique de Beckett : entre rupture et radicalité », Colloque international « Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française », Romain Fohr et Sylvie Chalaye dir., Sorbonne Nouvelle, Comédie-Française, BNF, 5 et 6 janvier 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Article : « “Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos », Colloque international « Molière et les acteurs comiques : art et techniques de la création scénique », Rennes.	Article « La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance », journée d’études « Jacqueline Maillan, la tragédienne du boulevard », Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Éditions Hermann, Paris, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes en préparation et participations prévues à des colloques, journées d’études, séminaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	« De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ? », colloque international « Louis de Funès, l’homme-orchestre », Yannick Hoffert et Bernard Jeannot-Guérin dir., Université de Lorraine, Nancy, 5-6 juin 2025.	« Yolande Moreau : du plafond de verre à l’effet Tchao Pantin », journée d’études « Vedettes », 16 octobre 2025, Université Bordeaux Montaigne.	« Le seul.e en scène comique, art de retourner la solitude », « Nos Solitudes », Théâtre Public, 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Valorisation de la recherche  **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de séminaires et de journées d’études professionnelles hors université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Élaboration et organisation du séminaire de réflexion, « Culture et politique », en collaboration avec Caroline Melon (Directrice de Chahuts), Jean-Marie Broucaret (directeur du Théâtre des Chimères et du Festival des Translatines), Alexandre Péraud, (MCF de littérature, responsable du Master Ingénierie de projets culturels et interculturels à l'Université Bordeaux 3) et Éric Chevance (coordinateur de Artfactories/Autre(s)pARTs et Professeur Associé au département Théâtre de l'Université Bordeaux 3).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élaboration des Journées d’Études Les Causeries #3 et #4, « Penser aujourd’hui pour façonner demain », Chahuts, Musée d’Aquitaine et OARA (Office Artistique de la Région Aquitaine), Bordeaux (33), 13 juin 2013 et 12 juin 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour une approche du mime et de la pantomime comique : croisements burlesques », Théâtre des Quatre Saisons, Gradignan (33), 8 novembre 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La fabrique du théâtre comique : le spectacle vu des coulisses », La Comète, Scène Nationale de Châlons-en-Champagne (51), 30 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire de formation à l’analyse des spectacles, Réseau Mixages, Fédération Aquitaine de Structures du Spectacle Vivant, Pessac (33), 16 mars 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique grossier face au comique vulgaire », Médiathèque de l’Airvaudais (79), 1er décembre 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Écrire le burlesque au plateau : Fair-Play de Patrice Thibaud », Espace Treulon de Bruges (33), 14 novembre 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand le comique propose, qui dispose ? », Le Carré des Jalles, Saint-Médard en Jalles (33), 11 avril 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La révolution en riant : Coluche président ! », Université Bordeaux Victoire, 15 avril 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Humour et Pouvoir : Quand Coluche &amp;quot;fout la merde&amp;quot; en politique », Chaire sur le pouvoir, Université Populaire de Bordeaux, 24 mai 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique », Médiathèque l’Alpha, Angoulême, 12 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comique et société », conférence avec Christophe Pébarthe, Médiathèque François Mitterrand, Saintes (17), 15 février 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’essence de l’humour », association Dealers de Sciences, Master Médiation des Sciences de l’Université Bordeaux Montaigne, Bordeaux, 19 janvier 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Rires critiques. Quand le comique crée du dissensus », Festival des Arts de Bordeaux, Scène Nationale Carré-Colonnes, 13 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Théâtre de Barbezieux (17), 28/05/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Un humour de service public est-il possible ? », Association Le Puzzle, La Glacière, Mérignac (33), 1/06/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Professionnel.le.s et élu.e.s, pour une même culture ? », L’A. Agence Culturelle Nouvelle-Aquitaine, Réseau 535, Ciboure (64), 15/10/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Du sketch à la candidature, Coluche président », Chahuts, Arts de la Parole et espace public, Bordeaux, 19/11/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modérations et participations à des tables-rondes hors université</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Metteur en scène sous surveillance : la question de la marge de manœuvre du metteur à travers l'exemple paroxystique de l'œuvre de Beckett », IUFM Aquitaine, Glob Théâtre, Bordeaux, 13 novembre 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De Job à Jungles : conversation avec Patrice Thibaud », La Comète, Scène Nationale de Châlons-en-Champagne, 27 septembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Traduite Mes pas captent le vent : du français au russe, du russe au français », table-ronde avec Elena Belyaeva et Philippe Rousseau, IDDAC, Bordeaux, 2 décembre 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quelques réflexions sur la critique : discussion avec Olivier Broche », Théâtre des 4 Saisons, Gradignan, 17 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« De quoi rit-on ? », Les voix de la pensée #3, avec François Morel et Pierre Zaoui, Librairie Mollat/ Glob Théâtre, Bordeaux, 29 mai 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Faire rire est tout un art, les ficelles de l’humour », table-ronde avec Blanche Gardin, Yen-Maï Tran-Gervat, Vincent Dedienne et Jean-Marc Defays, colloque « Humour et société : le rire dans tous ses éclats », Bibliothèque du Centre Pompidou, Paris, 8-9 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de rire » rencontre avec Jos Houben, Carré des Jalles, Saint-Médard en Jalles, 15 janvier 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La place de tout un chacun dans la vie publique », Table-ronde avec Olivier Broche, Benjamin Guillard, Christian Malaurie et Hervé Le Tellier, Festival Théâtre des Images, Galerie Rezdechaussee, Bordeaux, 15 avril 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : pour un service public de l’humour ? » débat avec Sophia Aram et Benoit Cambillard, Festival Théâtre des Images, Théâtre Fémina, Bordeaux, 10 décembre 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« L’art de recevoir : carte blanche à la Cie Lamartingale », avec Jérôme Rouger et Patrick Hingueneau, Festival Théâtre des Images, Maison des Arts, Pessac, 8 mars 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Pour un savoir engagé : carte blanche au Collectif La Flambée », avec Pauline Blais, Elsa Boulais, Laurine Clochard, Hélène Godet, Gaetan Ranson, William Petitpas, Festival Théâtre des Images, Maison des Étudiants, Pessac, 7 mars 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« J’veux du soleil ! », Rencontre avec François Ruffin, Cinéma Saint-André de Cubzac, 13 mai 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le comique comme critique sociale et politique : rencontre avec Benoit Delépine et Jean-François Halin », Médiathèque l’Alpha, Angoulême, 30 novembre 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La recherche en humour en 2021 : sujets, enjeux et visions du futur », avec Nelly Quemener, Tony Harouam, Emmanuel Choquette et Christelle Paré, Juste Pour Rire Pro, 2e édition, Montréal, juillet 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La responsabilité », Assises Nationales de la Mise en Scène, Syndicat National des Metteuses et Metteurs en Scène, Poitiers, 12 novembre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animation de bords de scène pour le TnBA (Théâtre National de Bordeaux en Aquitaine) et pour le Carré des Jalles de Saint-Médard en Jalles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions dans les médias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des émissions et des documentaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Ecolo, gauche et Coluche, ce que nous disent les Gilets Jaunes », avec Magali Della Sudda et Pascal Bourgois, La Clé des ondes, 18/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ou comment la candidature d'un con a inquiété pouvoir et médias… », La Clé des Ondes, 24/12/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« À quoi servent les cons », Stupéfiant, France 2, 18/03/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : &amp;quot;C’est l’histoire d’un mec&amp;quot; qui se présente », Affaires sensibles, France Inter, 12/06/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche président ? Histoire de la candidature d’un con », avec François Ruffin [En ligne], 6/09/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche : quand le clown fait passer les politiques pour des cons », série « Entretiens » par Irvine Magi, Le Média tv, [En ligne], 26/07/2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche – Frankreichs anarchischer Humorist », ARD1, [En ligne].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens et articles, presse nationale et internationale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libération (Emmanuèle Peyret, « Un pavé dans la marade », 20/10/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marianne (Étienne Girard, « Ni Macron, ni Mélenchon, ni Le Pen : les gilets jaunes votent… Coluche », 10/12/2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TV5 Monde (Malik Miktar, « Ukraine, Italie, Guatemala... Pourquoi les humoristes réussissent-ils en politique ? », 1/04/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Monde (Jean-Michel Normand, « L’humour au second degré fait-il encore rire ? », 29/12/2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le Devoir (Fabien Deglise, « Du pouvoir de faire rire à celui de gouverner », 19/02/2020).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ouest France, « Les coulisses de la candidature de Coluche à la présidentielle de 1981 racontées par sa biographe », propos recueillis par Valentin Biret, 10/12/2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Article « Coluche, héraut immortel d’une autre France », La Croix, rubrique « A vif », 10/09/2025. [En ligne].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Coluche, l’icône du peuple », Le 1, hors-série spécial Coluche, 19/09/2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles : dramaturgie, assistanat à la mise en scène, collaboration artistique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Si Dieu existe, j’espère qu’il a une bonne excuse, montage de textes de Dostoïevski, Bond et Melville, mise en scène de Gilbert Tiberghien, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Dramaturge associée de la Compagnie Les Taupes Secrètes Artistes Associés dirigée par Philippe Rousseau.2011 : Mes pas captent le vent de Philippe Rousseau, création au TNT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Concert à cordes et à boutons, conte musical d’Elsa Mauzit et Hélène Villot, Cie 100détours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 : Fair-Play de Patrice Thibaud, création à La Comète, Châlons-en-Champagne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Amnésique en musique de Philippe Leygnac, création Théâtres de la ville de Luxembourg.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Moi et François Mitterrand d’Hervé Le Tellier, mise en scène de Benjamin Guillard, création au Théâtre des Bernardines, Marseille.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Welcome de Patrice Thibaud, création à la Biennale de la danse de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Démocratie ! Un spectacle dont vous pourriez être les héros de Christophe Pébarthe et Barbara Stiegler, OARA, Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="20"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026 : L’histoire de France de Patrice Thibaud, création Théâtre Montparnasse, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités culturelles et associatives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Membre du Conseil d’Administration de l’Estba/ L’Ecole, Théâtre National de Bordeaux Aquitaine (TNBA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2021 : Présidente de la Compagnie Rien à Foudre (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Membre du Conseil d’Administration du Théâtre des Chimères (Biarritz).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Trésorière du Réseau Interdisciplinaire de Recherches sur l’Humour (RIRH).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Co-fondatrice et co-directrice artistique du Festival des Arts et de la pensée « Théâtre des Images », avec Christian Malaurie (Université Bordeaux Montaigne / Bordeaux métropole). Gestionnaire de l’Association du même nom.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015 : Présidente de la Compagnie C’est Pas Commun (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Présidente de la Compagnie 100détours (Gironde).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="21"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 : Gestionnaire de l’Association du Mouvement du 8 Octobre (Université Bordeaux Montaigne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2011 : Présidente de la Compagnie Les Baigneuses (Bordeaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="22"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2016 : Collaboratrice du Festival « Dis Donc ! », Rallye de lecture théâtrale, Compagnie La Martingale (Parthenay/ Poitiers).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre un “art d’exister”. Le Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERTES Web revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, WebRevue du CERTES, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouc, du trouble au choc esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 255, p. 81-89. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.255.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique cheese de Daniel Lemahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Europe, 1106-1107-1108, 1106-1107-1108, p. 214-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture populaire à l’appel du peuple : Coluche président !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilis in mobile : la revue des cultures populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cultures populaires et politique, 1, https://pcaof.hypotheses.org/821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En scène ! Circulations et transformations transmédiatiques de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 6, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-allées du boulevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : de la satire à l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chutes burlesques : pour un (extra)ordinaire art de choir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gestes ordinaires dans les arts du spectacle vivant (63-64), p. 117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cepitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La seule règle au théâtre, c’est qu’il faut y aller ». Entretien avec Valérie Mairesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le boulevard, un théâtre à sortir du placard ?, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviennent les lucioles&amp;quot; de Serge Valletti : « Traduction, translation, actualisation, imitation, contamination, réécriture, re-visitation, réinvention ou bien même trahison ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.199--208. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/litteratures.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire des pauvres ou faire rire les pauvres ? Les rires des Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme un légo », analyse critique de Plus tard j'ai frémi au léger effet de réverbe sur I feel like a group of one (Suite Empire) de Renaud Cojo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et équivoque de l’humour musical : l’exemple de La chanson du dimanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de G. Jay-Robert, L'invention comique. Enquête sur la poétique d'Aristophane, Besançon, 2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.199--204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Complexité et équivoque de l'humour musical : l'exemple de La chanson du dimanche ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop-en-stock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la joute à la jubilation critique. « Instants critiques », mise en scène François Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/agon.1689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équivoque générique des nouvelles comédies françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'équivoque générique des nouvelles comédies françaises »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstudia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°7, pp.133--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation et la contamination du comique télévisuel : à propos de Qui va m'aimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, « Le comique filmique et t\'{e}l\'{e}visuel » (n°28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter l’histoire avec André Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée André Benedetto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Mérignac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du trouble au choc esthétique : l’ « inquiétante étrangeté » du jeu de Zouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jeu : Gaming, Gambling and Play in Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe Congrès biennal de la SELC (Société Européenne de Littérature Comparée), Sep 2025, Sorbonne - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des planches aux écrans. Rire avec les Deschiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes culturelles et performances corporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nelly Quemener et Rym Kireche-Gerwig dir., Jan 2025, Paris Maison de la Recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie du comique et de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et valeurs de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ronan Bretel et Laurent Jaffro dir., Jan 2025, Paris 1 Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Moreau: du plafond de verre à l'effet Tchao Pantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Le Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études, Vedettes!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eléonore Martin et Marie Duret-Pujol, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fabrique à la maison de théâtre : Les Découvertes, utopie concrète du Théâtre des Chimères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces “non conventionnels” du spectacle vivant dans le monde occidental (années 1970-années 2000) : la représentation au prisme des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noor Sellier et Marianna.lucarini dir., Nov 2025, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Funès/ Coluche : L’Aile ou la Cuisse, un pas vers la sobriété ludique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis de Funès, l’homme-orchestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yannick Hoffert et Bernard Jeannot-Guérin dir., Jun 2025, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique de Beckett : entre rupture et radicalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, architecte des carrefours. Du théâtre de Babylone à la Comédie-Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Chalaye et Romain Fohr dir., Jan 2023, Paris Comédie Française, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être clowne : stratégies et positionnement dans le champ artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude et de rencontres circassiennes autour du genre dans les arts du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maillan en Bourdelle : la reprise de rôle(s) dans Papy fait de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacqueline Maillan, la tragédienne du boulevard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Fix, Corinne François-Denève, Julia Gros de Gasquet dir., Jan 2023, Maison de la recherche de la Sorbonne nouvelle, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre des Chimères, un retour à la troupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectifs de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire de recherche, Jean-Yves Coquelin et Eléonore Martin dir., Nov 2023, Université Bordeaux Montaigne - Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Amuser avec des points de suspension”. Du saltimbanque à l’artiste. Coluche et Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molière et les acteurs comiques : art et techniques de la création scénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Naudeix, Brigitte Prost, Giovanna Sparacello dir., Nov 2022, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la connivence à la dépossession. Quand le public rit mal. L’exemple de Didier Super</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne François-Denève, Marie Duret-Pujol, Morgan Labar, Will Noonan, Yen-Maï Tran-Gervat, Nelly Quemener dir., Nov 2022, Sorbonne Université Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comique consensuel, comique dissensuel. Le comique face à l’ordre établi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au risque de faire rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Losco, Jun 2022, Lyon (ENSATT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stand-up : faire de la politique sans en avoir l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous la connaissez, non ? Le stand-up aujourd’hui : interaction, circulation, hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Boutang et Matthew Pires dir., Mar 2021, Besançon (Université de Franche-Comté), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travail - famine - pâtes-riz ». Le rire insurrectionnel des « Gilets jaunes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de l’Association Française de Sciences Politiques,, Apr 2021, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture, création et pantomime burlesque. « Fair-Play » de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire ARTES « Écriture et création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « L’espace dans l’antiquité. Utilisation, fonction et représentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. , 19, 2022, Les Cahiers d'Artes, Pierre Sauvanet, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président : histoire de la candidature d'un con</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Le Bord de l'eau, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le comique théâtral contemporain, dans tous ses états », Registres, Revue d'Études théâtrales de la Sorbonne Nouvelle, n°17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'adaptation\ldotsd'un théâtre à l'autre », Horizons/ Théâtre n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malaurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impostures et vérités en arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, , p. 4-10, 2023, Les Cahiers d'Artes, 979-10-300-0968-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rigolade au rire jaune : Coluche candidat, Coluche président</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De quoi se moque-t-on ? Satire et liberté d’expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 267-283, 2021, 9782271136565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empire du rire XIXe – XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782271125262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Futile à la France”, “l’air de rien” ? François Morel face à la fabrique du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret-Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Scènes de l’humour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, , p. 185-206, 2020, Les Cahiers d'Artes, 979-10-300-0610-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Non coupable c’est le verdict. Non coupable depuis toujours. Fin de l’histoire&amp;quot;. À propos de Ils vécurent tous horriblement et eurent beaucoup de tourments, d’après Petite Sœur, mon amour de Joyce Carol Oates, par le Collectif Crypsum ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joyce Carol Oates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire de femmes, rire des femmes. De l'inconvenance comique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Laville; Elisabeth Magne; Florence Plet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inconvenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.243-254, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pub.41092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire et créer au plateau dans un même mouvement. Fair-Play, pantomime burlesque de Patrice Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauvanet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Presses Universitaires de Bordeaux, pp.189--202, 2016, Les cahiers d'Artes, 979-10-300-0103-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coluche président ! (10 octobre 1980 – 16 mars 1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier de recherche transdisciplinaire Esthétique et société and Duret-Pujol, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comique et politique chez les Modernes et les Anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Presses Universitaires de Bordeaux, pp.183--210, 2016, Les cahiers d'Artes, 979-10-300-0135-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mise en scène impossible ? Aristophane, Coucouville-Sur-Nuées et l'espace impérial athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick and Béchillon, Marielle de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.301--313, 2015, 978-2-343-05822-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des farces satiriques françaises contemporaines (Théâtre de l'Aquarium, Badiou, Bonnithon, Darley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gally, Michèle and Fix, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La farce aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.143-153, 2014, 978-2-271-08212-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.24747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une mise en scène impossible ? Aristophane, Coucouville-sur-Nuages et l'espace impérial athénien ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pébarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'espace dans l'antiquité. Utilisation, fonction et représentation ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de la comédie contemporaine : problématiques de la contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naugrette-Christophe, Catherine and Garcia, Anne-Laetitia and Girard, Johan and Università degli studi di Firenze and École doctorale Arts et médias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le contemporain en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, L'Harmattan, pp.103--108, 2011, 978-2-296-54605-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du chœur et chœur en jeu dans la comédie contemporaine, d’après Les Citrouilles d’Alain Badiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fix, Florence and Toudoire-Surlapierre, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choeur dans le théâtre contemporain (1970-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.123--133, 2009, 978-2-915611-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement vaudevillesque des Prétendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lagarce dans le mouvement dramatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solitaires Intempestifs, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scènes de l’humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duret Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, tome 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE30FEF7"/>
+    <w:nsid w:val="69A46CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49C4F4E4"/>
+    <w:nsid w:val="33FB6491"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8CF53319"/>
+    <w:nsid w:val="F1159676"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4488E004"/>
+    <w:nsid w:val="71F83EFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E178236"/>
+    <w:nsid w:val="B12DC63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D5907D18"/>
+    <w:nsid w:val="52D11802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C5014738"/>
+    <w:nsid w:val="84C43392"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9462F9A0"/>
+    <w:nsid w:val="669D3499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DFB7DC3B"/>
+    <w:nsid w:val="BBA235FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="06EC03C4"/>
+    <w:nsid w:val="CA55AB80"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AC3ED20F"/>
+    <w:nsid w:val="541DDEEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4E7BE4E2"/>
+    <w:nsid w:val="E24A5B84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="68A5AA1E"/>
+    <w:nsid w:val="AA97E668"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="393D2796"/>
+    <w:nsid w:val="214142D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="FB04AA4F"/>
+    <w:nsid w:val="03AB08E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7C59D321"/>
+    <w:nsid w:val="8AB8A5AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="606BE0AD"/>
+    <w:nsid w:val="0C7367EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F3DE390F"/>
+    <w:nsid w:val="58CD0C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="1079D826"/>
+    <w:nsid w:val="7BF28267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2919,51 +2919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="A86D605F"/>
+    <w:nsid w:val="C8A883A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3067,51 +3067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2EBCBE33"/>
+    <w:nsid w:val="C4086044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3215,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="43F3474A"/>
+    <w:nsid w:val="75746C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3509,51 +3509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-duret-pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130915211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.duret-pujol@u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.255.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cepitelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.559" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaurie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.41092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-duret-pujol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130915211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.duret-pujol@u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret-Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.255.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cepitelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.559" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.1689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaurie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.41092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.24747" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>