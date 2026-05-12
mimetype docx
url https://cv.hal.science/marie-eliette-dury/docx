--- v0 (2026-03-16)
+++ v1 (2026-05-12)
@@ -204,204 +204,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assurance indicielle paramétrique dans les pays en voie de développement : une réflexion sur l’estimation de la prime de risque contre les pluies torrentielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of Chinese market efficiency, Shanghai versus Shenzhen: Evidence based on multifractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Mars 2020 (15), pp.117-132</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13-14 (1), pp.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571428v1</w:t>
+                <w:t xml:space="preserve">hal-03031766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of Chinese market efficiency, Shanghai versus Shenzhen: Evidence based on multifractional models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’assurance indicielle paramétrique dans les pays en voie de développement : une réflexion sur l’estimation de la prime de risque contre les pluies torrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in Economics and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13-14 (1), pp.19-36</w:t>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mars 2020 (15), pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031766v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overfitting of Hurst estimators for multifractional Brownian motion: A fitting test advocating simple models</w:t>
               </w:r>
@@ -562,51 +562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel Market: A Study on Volatility with Non-Linear GARCH Family Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Conference on Financial Implications of Sustainability and Corporate Social Responsibility, 22nd June 2018, University Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -644,51 +644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Maize Market Behave in Sub-Saharan Africa? A Study with autoregressive Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Development Economics, 15-16 November 2018, GDRI CERDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -726,51 +726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study on Autoregressive Models: An Application to Several Financial Assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Computational and Financial Econometrics (CFE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -795,51 +795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Volatility of Shanghai Gold Market: A Comparison between Student and Gaussian Distributions, extension to Stable models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -922,51 +922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric index insurance in developing countries: a reflection on the estimation of the risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">p. 311-322. Paradigms, Models, Scenarios and Practices for Strong Sustainability, ISBN : 979-10-92495-13-3 Diemer A., Nedelciu E., Schellens M., Morales M., Oostjdik M. (2020), Oeconomia Editions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1238,51 +1238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the Volatility of the Chinese Gold Market by ARCH Family Models and extension to Stable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eliette Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1557,51 +1557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02571428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Hadouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-180136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02554214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02554212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02554210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02571422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03297023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Haouas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02571428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Hadouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-180136" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02554214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02554212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02554210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02571422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03297023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Haouas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>