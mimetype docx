--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -523,2373 +523,2373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musiques, sons et diplomatie dans le banquet impérial à Byzance (10e-12e s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference “Oaths, gifts and etiquette: How diplomacy was expressed through banquets”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sound as a weapon in Early-Byzantine warfare (4th-6th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War in the Ancient World International Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singing for the dead. Liturgical commemoration in Byzantine monasteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Between Funerary Ritual and Commemorative Praxis“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et politique des émotions au monastère byzantin (IXe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Les émotions musicales dans la culture médiévale : effets de la musique sur les corps et les âmes“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glimpse of Heaven’s throne. « Aural-visual » theophany in Byzantine Imperial ritual.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationale Tagung « Hören mit allen sinnen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DFG &amp; Goethe-Universität, Mar 2023, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Public Voice in Byzantine Imperial Processions 10th-11th c.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th International Congress of Medieval Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ekphraseis auditives dans l’Éloge de l’empereur Justin II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les espaces de la poésie latine tardive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TDMAM; ANHIMA, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DFG &amp; Goethe-Universität, Mar 2023, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echoes of a divine harmony: sound, joy and taxis in Imperial processions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mayence (Mainz), Germany</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound and Hierarchy in Byzantine Ceremonies, 9th-13th c.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leeds University, Jul 2022, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TDMAM; ANHIMA, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To feel divine authority: sound, space and performance in Byzantine Imperial coronations, 9th-10th c.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El paisaje sonoro de las crónicas bizantinas. ¿Transcripción, eco antiguo o argumento literario ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Jornadas de Bizancio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid &amp; Sociedad Española de Bizantinística, Jan 2022, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warfare and military discourse in Imperial music (9th-10th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forschungskolloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRK 2304, Byzanz und die euromediterranen Kriegskulturen, Jul 2022, Mayence (Mainz), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leeds University, Jul 2022, Leeds (UK), United Kingdom</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des musiques indignes d’être notées : dénigrement et silenciation des sonorités profanes à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoires d'écoutes. L’auralité en histoire et pour l’histoire, de l’Antiquité à l’époque moderne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MMSH, Dec 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid &amp; Sociedad Española de Bizantinística, Jan 2022, Madrid, España</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir sonore ? Entendre et faire entendre l’autorité impériale à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Modèles, réseaux et échanges curiaux au Moyen Âge", 52e Congrès de la SHMESP / 43e Rencontres du RMBLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruxelles (En ligne), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GRK 2304, Byzanz und die euromediterranen Kriegskulturen, Jul 2022, Mayence (Mainz), France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre l’autorité divine : l’expérience sonore dans le rituel impérial à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Sons et Voix au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUESTES, Apr 2021, Paris (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MMSH, Dec 2021, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêtes vocales et voix festives à Byzance : Pour une expérience sonore du collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Moyen Âge en fête. Commémoration et célébration à l’époque médiévale", Dixième journée d'études internationale de l'Association des Jeunes Chercheurs Médiévistes de l’UNIGE, 2 mars 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIGE, Mar 2020, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bruxelles (En ligne), Belgique</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un silence sonore : silence et silention dans le rituel impérial byzantin (IXe-XIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ethnographier le silence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Puccio-Den, École des Hautes Etudes en Sciences Humaines et Sociales, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, QUESTES, Apr 2021, Paris (Online), France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exulter avec modération. Des émotions liturgiques au monastère byzantin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Moyen Âge en émoi". IXe Journées internationales d’études, 4 et 5 mars 2019 à l’Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIGE, Mar 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, D. Puccio-Den, École des Hautes Etudes en Sciences Humaines et Sociales, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El otro sonoro. El sonido, construcción identidaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII jornadas de Bizancio, 30 enero- 2 febrero 2019, Universitat de Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona &amp; Sociedad Española de Bizantinística, Jan 2019, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIGE, Mar 2020, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter avec les anges. Pratique d’un savoir hymnographique dans les monastères byzantins (IXe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Monastères, couvents et confréries : Vivre en communauté en Méditerranée médiévale et moderne. Savoirs, apprentissages, transmission"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA3M, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de Barcelona &amp; Sociedad Española de Bizantinística, Jan 2019, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acclamer l’empereur à Byzance : Discours sonore et légitimation vocale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Économie, Société et Culture" du LA3M : La représentation du pouvoir en Méditerranée médiévale [2], Les représentations géographiques et cartographiques du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA3M; Elisabeth Malamut; Mohamed Ouerfelli; Jean-Baptiste Delzant, Oct 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIGE, Mar 2019, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échos de l’autorité : quelques réflexions sur l’usage du son par le pouvoir impérial à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Musique et pouvoir", Université de Bourgogne, Dijon, 7-8 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Feb 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LA3M, May 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singing without Pleasure : to Chant to Control the Senses in Byzantine Monasteries (6th-15th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Academy of Religion Conference, Bologne, 5-8 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSCIRE (Fondazione per le scienze religiose), Mar 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LA3M; Elisabeth Malamut; Mohamed Ouerfelli; Jean-Baptiste Delzant, Oct 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singing Memory in Byzantium: The Duty of Liturgic Memorialisation in Cenobitic Monasteries, 9th-15th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress 2018, "Memory and Community, II", 2-5 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMC Leeds &amp; CESCM, Jul 2018, Leeds, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On se croirait au ciel ou en paradis ! La découverte sonore de l’Autre byzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Universités d'hiver de Saint-Mihiel, "L'étranger, ami ou ennemi? Tensions, échanges et sensibilités de l'Antiquité à nos jours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHRUL—Université de Lorraine, Nov 2018, Saint-Mihiel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The soundscape of Byzantine imperial ceremonies: some reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Graduate Conference "Space &amp; Dimension in Late Antiquity and Byzantium", Oxford University, Oxford, 23-24 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Byzantine Society, Feb 2018, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le son du politique à Byzance ? Quelques pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CLeMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLeMM, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02474179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Feb 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution sonore et réintégration du sonore dans les sonores byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Relire et re-produire les musiques anciennes dans notre monde contemporain", Université d'Avignon, CIHAM et PRISM, Avignon, 4 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, CIHAM et PRISM, Dec 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FSCIRE (Fondazione per le scienze religiose), Mar 2018, Bologne, Italy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter pour le salut d'autrui. Une fonction utilitaire de la pratique musicale dans les monastères byzantins. IX-XVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe Rencontres annuelles internationales des doctorants en études byzantines, Paris, Institut national d’histoire de l’art, 6 et 7 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEMB, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IMC Leeds &amp; CESCM, Jul 2018, Leeds, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience musicale de l’autorité impériale à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autorités, pouvoirs et conflits du Moyen Âge à nos jours : Xe Université d’hiver, CRULH de l'Université de Lorraine, Saint-Mihiel (Meuse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Mihiel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CHRUL—Université de Lorraine, Nov 2018, Saint-Mihiel, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03445810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sonore dans les sources non musicales. Peut-on retrouver le paysage sonore du palais impérial à Byzance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages sensoriels : quelles places dans les sciences humaines et sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Mehl; Laura Péaud, Oct 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Byzantine Society, Feb 2018, Oxford, United Kingdom</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants, acclamations et organa à Byzance : la musique, outil du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants du LA3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA3M UMR 7298, CNRS-Université d’Aix-Marseille, Apr 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les kraktai, corps sonore de l'empereur byzantin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Corps Espace Pouvoir, Marne la Vallée, 20 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACP—Université Paris-Est Marne-la-Vallée, Oct 2017, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclamations et chants à Byzance : expression populaire ou domination sonore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Pouvoirs du son / Sons du pouvoir. Esthétique et politique du sonore"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CURAPP—Université de Picardie Jules Verne, Nov 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661668v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">halshs-01661662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3566,51 +3566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B9B7AE5"/>
+    <w:nsid w:val="4FAFBC23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3797,51 +3797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-emmanuelle-torres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4687-876X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172687799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503586700-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STT-EB.5.119209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03112054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trivent-publishing.eu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.HMWR.2020VTA1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753576964/paysages-sensoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-emmanuelle-torres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4687-876X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172687799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503586700-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STT-EB.5.119209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03112054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trivent-publishing.eu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.HMWR.2020VTA1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753576964/paysages-sensoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>