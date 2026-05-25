--- v1 (2026-04-12)
+++ v2 (2026-05-25)
@@ -661,2028 +661,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musique et politique des émotions au monastère byzantin (IXe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Les émotions musicales dans la culture médiévale : effets de la musique sur les corps et les âmes“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glimpse of Heaven’s throne. « Aural-visual » theophany in Byzantine Imperial ritual.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationale Tagung « Hören mit allen sinnen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DFG &amp; Goethe-Universität, Mar 2023, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Singing for the dead. Liturgical commemoration in Byzantine monasteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Between Funerary Ritual and Commemorative Praxis“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Public Voice in Byzantine Imperial Processions 10th-11th c.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58th International Congress of Medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DFG &amp; Goethe-Universität, Mar 2023, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echoes of a divine harmony: sound, joy and taxis in Imperial processions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kalamazoo, United States</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ekphraseis auditives dans l’Éloge de l’empereur Justin II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les espaces de la poésie latine tardive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TDMAM; ANHIMA, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TDMAM; ANHIMA, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To feel divine authority: sound, space and performance in Byzantine Imperial coronations, 9th-10th c.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Congress of Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound and Hierarchy in Byzantine Ceremonies, 9th-13th c.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leeds University, Jul 2022, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Leeds University, Jul 2022, Leeds (UK), United Kingdom</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El paisaje sonoro de las crónicas bizantinas. ¿Transcripción, eco antiguo o argumento literario ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Jornadas de Bizancio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid &amp; Sociedad Española de Bizantinística, Jan 2022, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISB, Aug 2022, Venice / Padua, Italy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warfare and military discourse in Imperial music (9th-10th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forschungskolloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRK 2304, Byzanz und die euromediterranen Kriegskulturen, Jul 2022, Mayence (Mainz), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid &amp; Sociedad Española de Bizantinística, Jan 2022, Madrid, España</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des musiques indignes d’être notées : dénigrement et silenciation des sonorités profanes à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Histoires d'écoutes. L’auralité en histoire et pour l’histoire, de l’Antiquité à l’époque moderne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MMSH, Dec 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GRK 2304, Byzanz und die euromediterranen Kriegskulturen, Jul 2022, Mayence (Mainz), France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04066767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir sonore ? Entendre et faire entendre l’autorité impériale à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Modèles, réseaux et échanges curiaux au Moyen Âge", 52e Congrès de la SHMESP / 43e Rencontres du RMBLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruxelles (En ligne), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MMSH, Dec 2021, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre l’autorité divine : l’expérience sonore dans le rituel impérial à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Sons et Voix au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUESTES, Apr 2021, Paris (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bruxelles (En ligne), Belgique</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fêtes vocales et voix festives à Byzance : Pour une expérience sonore du collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Moyen Âge en fête. Commémoration et célébration à l’époque médiévale", Dixième journée d'études internationale de l'Association des Jeunes Chercheurs Médiévistes de l’UNIGE, 2 mars 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIGE, Mar 2020, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, QUESTES, Apr 2021, Paris (Online), France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un silence sonore : silence et silention dans le rituel impérial byzantin (IXe-XIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ethnographier le silence”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Puccio-Den, École des Hautes Etudes en Sciences Humaines et Sociales, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIGE, Mar 2020, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exulter avec modération. Des émotions liturgiques au monastère byzantin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Moyen Âge en émoi". IXe Journées internationales d’études, 4 et 5 mars 2019 à l’Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIGE, Mar 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, D. Puccio-Den, École des Hautes Etudes en Sciences Humaines et Sociales, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El otro sonoro. El sonido, construcción identidaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII jornadas de Bizancio, 30 enero- 2 febrero 2019, Universitat de Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona &amp; Sociedad Española de Bizantinística, Jan 2019, Barcelone, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIGE, Mar 2019, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter avec les anges. Pratique d’un savoir hymnographique dans les monastères byzantins (IXe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Monastères, couvents et confréries : Vivre en communauté en Méditerranée médiévale et moderne. Savoirs, apprentissages, transmission"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA3M, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de Barcelona &amp; Sociedad Española de Bizantinística, Jan 2019, Barcelone, España</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acclamer l’empereur à Byzance : Discours sonore et légitimation vocale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Économie, Société et Culture" du LA3M : La représentation du pouvoir en Méditerranée médiévale [2], Les représentations géographiques et cartographiques du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA3M; Elisabeth Malamut; Mohamed Ouerfelli; Jean-Baptiste Delzant, Oct 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LA3M, May 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singing without Pleasure : to Chant to Control the Senses in Byzantine Monasteries (6th-15th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Academy of Religion Conference, Bologne, 5-8 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSCIRE (Fondazione per le scienze religiose), Mar 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LA3M; Elisabeth Malamut; Mohamed Ouerfelli; Jean-Baptiste Delzant, Oct 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échos de l’autorité : quelques réflexions sur l’usage du son par le pouvoir impérial à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Musique et pouvoir", Université de Bourgogne, Dijon, 7-8 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Feb 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Feb 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singing Memory in Byzantium: The Duty of Liturgic Memorialisation in Cenobitic Monasteries, 9th-15th Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress 2018, "Memory and Community, II", 2-5 July 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMC Leeds &amp; CESCM, Jul 2018, Leeds, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FSCIRE (Fondazione per le scienze religiose), Mar 2018, Bologne, Italy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On se croirait au ciel ou en paradis ! La découverte sonore de l’Autre byzantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Universités d'hiver de Saint-Mihiel, "L'étranger, ami ou ennemi? Tensions, échanges et sensibilités de l'Antiquité à nos jours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHRUL—Université de Lorraine, Nov 2018, Saint-Mihiel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IMC Leeds &amp; CESCM, Jul 2018, Leeds, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The soundscape of Byzantine imperial ceremonies: some reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Graduate Conference "Space &amp; Dimension in Late Antiquity and Byzantium", Oxford University, Oxford, 23-24 février 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Byzantine Society, Feb 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CHRUL—Université de Lorraine, Nov 2018, Saint-Mihiel, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour le son du politique à Byzance ? Quelques pistes de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du CLeMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLeMM, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Byzantine Society, Feb 2018, Oxford, United Kingdom</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02474179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter pour le salut d'autrui. Une fonction utilitaire de la pratique musicale dans les monastères byzantins. IX-XVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe Rencontres annuelles internationales des doctorants en études byzantines, Paris, Institut national d’histoire de l’art, 6 et 7 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEMB, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CLeMM, Apr 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience musicale de l’autorité impériale à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autorités, pouvoirs et conflits du Moyen Âge à nos jours : Xe Université d’hiver, CRULH de l'Université de Lorraine, Saint-Mihiel (Meuse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint-Mihiel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03445810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sonore dans les sources non musicales. Peut-on retrouver le paysage sonore du palais impérial à Byzance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages sensoriels : quelles places dans les sciences humaines et sociales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Mehl; Laura Péaud, Oct 2017, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution sonore et réintégration du sonore dans les sonores byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Relire et re-produire les musiques anciennes dans notre monde contemporain", Université d'Avignon, CIHAM et PRISM, Avignon, 4 décembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon, CIHAM et PRISM, Dec 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661674v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01661671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chants, acclamations et organa à Byzance : la musique, outil du politique ?</w:t>
               </w:r>
@@ -3566,51 +3566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FAFBC23"/>
+    <w:nsid w:val="8F4CF225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3797,51 +3797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-emmanuelle-torres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4687-876X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172687799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778809v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066740v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503586700-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STT-EB.5.119209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03112054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trivent-publishing.eu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.HMWR.2020VTA1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753576964/paysages-sensoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-emmanuelle-torres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4687-876X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172687799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531264v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066755v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04066767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14980-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503586700-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STT-EB.5.119209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03112054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trivent-publishing.eu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.HMWR.2020VTA1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03424012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753576964/paysages-sensoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>