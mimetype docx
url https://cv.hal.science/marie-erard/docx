--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -225,51 +225,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3372,307 +3372,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical workflow for the molecular dissection of irreversibly modified fluorescent proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The V-ATPase membrane domain is a sensor of granular pH that controls the exocytotic machinery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poëa-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Berthelot</w:t>
+                <w:t xml:space="preserve">Mohamed Raafet Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
+                <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Merola</w:t>
+                <w:t xml:space="preserve">Alexandre William Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7326-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (2), pp.283-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201303104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416777v1</w:t>
+                <w:t xml:space="preserve">hal-00913450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The V-ATPase membrane domain is a sensor of granular pH that controls the exocytotic machinery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Poëa-Guyon</w:t>
+                <w:t xml:space="preserve">An analytical workflow for the molecular dissection of irreversibly modified fluorescent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Raafet Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Erard</w:t>
+                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre William Moreau</w:t>
+                <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (27), pp.8789-8798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7326-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201303104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00913450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS production in phagocytes: why, when, and where?</w:t>
               </w:r>
@@ -4177,64 +4177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the fluorescent properties of the cyan fluorescent protein sensitive to conditions of oxidative stress?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A.J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,673 +4421,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent inhibition of store-operated Ca2+ influx and superoxide production in HL60 cells and polymorphonuclear neutrophils by the pyrazole derivative BTP2</w:t>
+                <w:t xml:space="preserve">Complex Fluorescence of the Cyan Fluorescent Protein: Comparisons with the H148D Variant and Consequences for Quantitative Cell Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Steinckwich</w:t>
+                <w:t xml:space="preserve">Aude Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
+                <w:t xml:space="preserve">Myriam Ridhoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Stasia</w:t>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Boxio</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.12483 - 12492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi801400d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185660v1</w:t>
+                <w:t xml:space="preserve">hal-05556009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent inhibition of store-operated Ca2+ influx and superoxide production in HL60 cells and polymorphonuclear neutrophils by the pyrazole derivative BTP2.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Potent inhibition of store-operated Ca2+ influx and superoxide production in HL60 cells and polymorphonuclear neutrophils by the pyrazole derivative BTP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Steinckwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Stasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boxio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 81 (4), pp.1054-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.1054-1064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1189/jlb.0406248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00276875v1</w:t>
+                <w:t xml:space="preserve">hal-00185660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between vesicle quantal size and fusion pore release in chromaffin cell exocytosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potent inhibition of store-operated Ca2+ influx and superoxide production in HL60 cells and polymorphonuclear neutrophils by the pyrazole derivative BTP2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Steinckwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Amatore</w:t>
+                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+                <w:t xml:space="preserve">Marie-José Stasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imelda Bonifas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Erard</w:t>
+                <w:t xml:space="preserve">Rachel Boxio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 88 (6) (6), pp.4411-4420. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.1054-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.104.053736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1189/jlb.0406248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109947v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00276875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between Vesicle Quantal Size and Fusion Pore Release In Chromaffin Cell Exocytosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Correlation between vesicle quantal size and fusion pore release in chromaffin cell exocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Bonifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 88 (6), pp.4411-4420</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 88 (6) (6), pp.4411-4420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.104.053736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332771v1</w:t>
+                <w:t xml:space="preserve">hal-00109947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correlation Between Vesicle Quantal Size and Fusion Pore Release In Chromaffin Cell Exocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Amatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Bonifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (6), pp.4411-4420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Full Fusion During Vesicular Exocytotic Events: Release of Adrenaline by Chromaffin Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda Bonifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Electrochemistry, 4 (2), pp.147-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200390024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5097,522 +5243,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing forces in cells using fluorescence FRET microscopy and optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Spectroscopy, Microscopy, and Imaging III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3029460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école d'été comme formation à l'interdisciplinarité : kit de démarrage innovant pour des étudiants en 3 ème cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vanhoolandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement supérieur et les communautés: des dynamiques interconnectées (AIPU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR to probe (bio)molecules-light interactions: application to fluorescent proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LM@W 2023 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LM@W, Oct 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum efficiency of excitonic enhancement in nanosensors by rainbow nonlinear optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Lich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French, Swiss and German Conference on Photochemistry, Photophysics and Photosciences CP2P’23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of fluorescence FRET microscopy and optical tweezers for mechanical studies on living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5621,534 +5767,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force measurement on adherent living cells by FRET fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICO-25 &amp; OWLS-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de force sur des cellules vivantes adhérentes par microscopie de fluorescence FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-metal halide perovskites: Interfacial charge-carrier transfer and dynamics in CsPbBr3-yXy/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Knezevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bérardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lampre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (EMRS), Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMRS, Jun 2021, On line Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cytosolic Complex of the Phagocyte NADPH Oxidase: From Quantitative Live Cell Imaging to 3D Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Zielger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,190 +6309,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon research conf. NOX as Center of Redox Communication in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A doubly responsive probe for the detection of Cys4-tagged proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Léonce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Molecular Imaging Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02346358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6414,51 +6560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13DB7E25"/>
+    <w:nsid w:val="F35D6CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6645,51 +6791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-erard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4063-365X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070198721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213047439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140130115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9089-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Amseyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Blondeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9S4SK4G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Riquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceld.2023.1127330" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c00874" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCIS.2021.02.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demeautis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;rola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00486" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Betolngar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop-Sy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8636-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Po&#235;a-Guyon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6860-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M3M3SX8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fredj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pasquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Beltolngar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25303h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7326-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSNNCTGV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raafet Ammar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre William Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201303104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1015875" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185660v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Steinckwich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stasia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boxio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0406248" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Bonifas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.053736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200390024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bouton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanhoolandt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231018v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Piard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;once" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-erard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4063-365X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070198721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213047439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140130115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9089-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Amseyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Blondeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9S4SK4G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Riquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceld.2023.1127330" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c00874" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCIS.2021.02.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demeautis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;rola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00486" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Betolngar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop-Sy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8636-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Po&#235;a-Guyon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6860-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M3M3SX8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fredj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pasquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Beltolngar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25303h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raafet Ammar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre William Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201303104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthelot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7326-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSNNCTGV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1015875" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Steinckwich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stasia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boxio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0406248" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Bonifas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.053736" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200390024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bouton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanhoolandt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Piard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;once" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>