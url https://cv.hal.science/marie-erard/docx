--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -1058,287 +1058,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Förster resonance energy transfer efficiency measurements on vinculin tension sensors at focal adhesions using a simple and cost-effective setup</w:t>
+                <w:t xml:space="preserve">From TNF-induced signaling to NADPH oxidase enzyme activity: Methods to investigate protein complexes involved in regulated cell death modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dubois</w:t>
+                <w:t xml:space="preserve">Maria Ladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
+                <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boustany</w:t>
+                <w:t xml:space="preserve">Peter Vandenabeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
+                <w:t xml:space="preserve">Franck Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (08), </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell Death</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.28.8.082808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fceld.2023.1127330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161721v1</w:t>
+                <w:t xml:space="preserve">hal-04161398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From TNF-induced signaling to NADPH oxidase enzyme activity: Methods to investigate protein complexes involved in regulated cell death modalities</w:t>
+                <w:t xml:space="preserve">Förster resonance energy transfer efficiency measurements on vinculin tension sensors at focal adhesions using a simple and cost-effective setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ladik</w:t>
+                <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Valenta</w:t>
+                <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Vandenabeele</w:t>
+                <w:t xml:space="preserve">Nada Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Riquet</w:t>
+                <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell Death</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (08), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fceld.2023.1127330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.28.8.082808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161398v1</w:t>
+                <w:t xml:space="preserve">hal-04161721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting the band gap of CsPbBr3−yXy (X = Cl, I) for optimal interfacial charge transfer and enhanced photocatalytic hydrogen generation</w:t>
               </w:r>
@@ -1458,51 +1458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of the constitutive NOX2 activity in living cells: Cytosol acidification, apoptosis, and localized lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupre-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tdLanYFP, a Yellow, Bright, Photostable, and pH-Insensitive Fluorescent Protein for Live-Cell Imaging and Förster Resonance Energy Transfer-Based Sensing Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Bousmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Bertolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,307 +3372,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The V-ATPase membrane domain is a sensor of granular pH that controls the exocytotic machinery.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analytical workflow for the molecular dissection of irreversibly modified fluorescent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Raafet Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Erard</w:t>
+                <w:t xml:space="preserve">Vivien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amar</w:t>
+                <w:t xml:space="preserve">Vincent Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre William Moreau</w:t>
+                <w:t xml:space="preserve">Luis Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201303104⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (27), pp.8789-8798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7326-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913450v1</w:t>
+                <w:t xml:space="preserve">hal-04416777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical workflow for the molecular dissection of irreversibly modified fluorescent proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Alvarez</w:t>
+                <w:t xml:space="preserve">The V-ATPase membrane domain is a sensor of granular pH that controls the exocytotic machinery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poëa-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Houee Levin</w:t>
+                <w:t xml:space="preserve">Mohamed Raafet Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Merola</w:t>
+                <w:t xml:space="preserve">Muriel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre William Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7326-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (2), pp.283-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201303104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04416777v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS production in phagocytes: why, when, and where?</w:t>
               </w:r>
@@ -4177,64 +4177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the fluorescent properties of the cyan fluorescent protein sensitive to conditions of oxidative stress?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A.J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Houee Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Bizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,51 +4479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.12483 - 12492. </w:t>
@@ -5257,103 +5257,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing forces in cells using fluorescence FRET microscopy and optical tweezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Spectroscopy, Microscopy, and Imaging III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5728,103 +5728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of fluorescence FRET microscopy and optical tweezers for mechanical studies on living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada N. Boustany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général des 150 ans de la Société Française de Physique (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5849,77 +5849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force measurement on adherent living cells by FRET fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,77 +5974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de force sur des cellules vivantes adhérentes par microscopie de fluorescence FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,51 +6250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Zielger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Merola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupré-Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,51 +6560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F35D6CA5"/>
+    <w:nsid w:val="CBFE7A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6791,51 +6791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-erard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4063-365X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070198721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213047439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140130115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9089-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Amseyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Blondeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9S4SK4G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ladik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Riquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceld.2023.1127330" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c00874" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCIS.2021.02.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demeautis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;rola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00486" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Betolngar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop-Sy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8636-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Po&#235;a-Guyon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6860-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M3M3SX8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fredj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pasquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Beltolngar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25303h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raafet Ammar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre William Moreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201303104" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthelot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7326-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSNNCTGV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1015875" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Steinckwich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stasia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boxio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0406248" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Bonifas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.053736" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200390024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bouton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanhoolandt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Piard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;once" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-erard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4063-365X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070198721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213047439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140130115" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-9089-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirrthana Makenthirathasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Jalaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N&#252;sse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.5c00156" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Knezevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hieu Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien Duong Quach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Garz&#243;n Manj&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Llorens Rauret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02442K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Amseyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Blondeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Karazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9S4SK4G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lavis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Versini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Ayka&#231; Fas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tubiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zineb Aimeur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01361" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bousmah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;atrice Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ladik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Valenta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandenabeele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Riquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceld.2023.1127330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boustany" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.8.082808" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vien-Duong Quach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09920A" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupre-Crochet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bizouarn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baciou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2022.119276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04161444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noblet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hottechamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dreesen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c04177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gatin-Fraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Ottenwelter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107503118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Singh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.1c00874" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCIS.2021.02.116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08191" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04075014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupr&#233;-Crochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9424-3_18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01988479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;once" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800802" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia S Ziegler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tramier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006864" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demeautis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;rola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00486" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00140.2017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561116v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bouchab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6747" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Betolngar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop-Sy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8636-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Po&#235;a-Guyon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6860-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M3M3SX8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fredj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pasquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahdjim-Benoit Beltolngar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25303h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Berthelot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Merola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7326-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSNNCTGV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raafet Ammar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre William Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201303104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1012544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tlili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.1210701" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schaming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karakostas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gisselbrecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31415k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Espagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jonasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1015875" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04058486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A.J. Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00617.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.09.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7030Q6ZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Steinckwich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stasia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boxio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00276875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0406248" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amatore" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Bonifas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.104.053736" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200390024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Boustany" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3029460" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bouton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanhoolandt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Beguin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04231018v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Lich Pham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Piard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gayral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04184416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03795599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04281002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Zielger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;once" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>