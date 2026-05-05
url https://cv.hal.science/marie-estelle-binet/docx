--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -1904,191 +1904,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qui détermine les dépenses des communes de plus de 20 000 habitants ?</w:t>
+                <w:t xml:space="preserve">Superposition des collectivités territoriales, dépenses publiques locales et hétérogénéité spatiale. Le cas des villes françaises de plus de 50 000 habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guengant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (4), pp.92-95</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.1111-1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553861v1</w:t>
+                <w:t xml:space="preserve">halshs-00553832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superposition des collectivités territoriales, dépenses publiques locales et hétérogénéité spatiale. Le cas des villes françaises de plus de 50 000 habitants</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qui détermine les dépenses des communes de plus de 20 000 habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 61 (6), pp.1111-1122</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (4), pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553832v1</w:t>
+                <w:t xml:space="preserve">halshs-00553861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal local taxation and French municipal tax distortions</w:t>
               </w:r>
@@ -2345,178 +2345,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00145013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure de l'impôt et cycle électoral au plan municipal</w:t>
+                <w:t xml:space="preserve">tester la concurrence entre les gouvernements locaux de même échelon : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 174 (3), pp</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, tome LIX (2), pp.137-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00109689v1</w:t>
+                <w:t xml:space="preserve">halshs-00092346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tester la concurrence entre les gouvernements locaux de même échelon : une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Structure de l'impôt et cycle électoral au plan municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pentecôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, tome LIX (2), pp.137-162</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174 (3), pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00092346v1</w:t>
+                <w:t xml:space="preserve">halshs-00109689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax degression and the French municipal cycle</w:t>
               </w:r>
@@ -2995,217 +2995,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does international mobility really increase students' intercultural competence ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overlapping Jurisdictions and Demand for Local Public Services: Does Spatial Heterogeneity Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guengant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-cultural challenges in international management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations in Urban and Regional Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.307-324, 2020, 978-3-030-43694-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43694-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809930v1</w:t>
+                <w:t xml:space="preserve">hal-02615276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping Jurisdictions and Demand for Local Public Services: Does Spatial Heterogeneity Matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does international mobility really increase students' intercultural competence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Urban and Regional Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cross-cultural challenges in international management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.In Press, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615276v1</w:t>
+                <w:t xml:space="preserve">hal-04809930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents déterminants des décisions financières locales : approches économique et statistique</w:t>
               </w:r>
@@ -3755,51 +3755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vali&#241;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142282" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01177-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09845-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2020.102204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delgay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guengant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.163.0557" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.261.0155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7F1H0G86-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.08.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-014-0653-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Zaied" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2014.1002896" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9750-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812549v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012468341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850903425025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500427874" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schlesser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_14" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Uhaldeborde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04070282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vali&#241;as" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Suarez-Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142282" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01177-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09845-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2020.102204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pentec&#244;te" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delgay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guengant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.163.0557" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carlevaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.261.0155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-7F1H0G86-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.08.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Facchini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-014-0653-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Zaied" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2014.1002896" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9750-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812549v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012468341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Richefort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850903425025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500427874" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145013v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schlesser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Croissant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43694-0_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Uhaldeborde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04070282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>