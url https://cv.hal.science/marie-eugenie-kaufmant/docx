--- v0 (2026-03-26)
+++ v1 (2026-05-11)
@@ -384,994 +384,1150 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une poétique équestre (introduction au dossier)</w:t>
+                <w:t xml:space="preserve">Des traités hippologiques au Quichotte : mémoire de la légèreté équestre ibérique dans la littérature espagnole du Siècle d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poétique équestre en Espagne, 125-2, pp.9-23. </w:t>
+              <w:t xml:space="preserve">e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XIII-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.18271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13vm1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346966v1</w:t>
+                <w:t xml:space="preserve">hal-05587897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chevaux dans les autos sacramentels caldéroniens</w:t>
+                <w:t xml:space="preserve">Chevauchées insolites à travers quelques contes et poèmes des XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Poétique équestre en Espagne, 125-2, pp.191-206. </w:t>
+              <w:t xml:space="preserve">, 2023, Poétique équestre en Espagne, 125-2, pp.209-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.18781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.18826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346951v1</w:t>
+                <w:t xml:space="preserve">hal-04346958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevauchées insolites à travers quelques contes et poèmes des XIXe et XXe siècles</w:t>
+                <w:t xml:space="preserve">El monte como espacio alegórico de la Naturaleza en algunos autos calderonianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Poétique équestre en Espagne, 125-2, pp.209-228. </w:t>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.87-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.18826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13okv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346958v1</w:t>
+                <w:t xml:space="preserve">hal-05587880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;lt;I&amp;gt;quinta&amp;lt;/I&amp;gt;, espace-seuil, et ses portes dans &amp;lt;I&amp;gt;Casarse por vengarse&amp;lt;/I&amp;gt; de Francisco Rojas Zorrilla</w:t>
+                <w:t xml:space="preserve">Les chevaux dans les autos sacramentels caldéroniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Portes et seuils au Siècle d’Or, 124-1, pp.139-152. </w:t>
+              <w:t xml:space="preserve">, 2023, Poétique équestre en Espagne, 125-2, pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.18781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150454v1</w:t>
+                <w:t xml:space="preserve">hal-04346951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Dossier n°2] Droit, politique et littérature dans l’Espagne du Siècle d’or : le roi, la loi, le procès</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une poétique équestre (introduction au dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-spania.37687⟩</w:t>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poétique équestre en Espagne, 125-2, pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.18271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182487v1</w:t>
+                <w:t xml:space="preserve">hal-04346966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allégorie juridico-équestre dans les emblèmes de Saavedra Fajardo et dans quelques &amp;quot;comedias&amp;quot; de Lope de Vega et Vélez de Guevara</w:t>
+                <w:t xml:space="preserve">La &amp;lt;I&amp;gt;quinta&amp;lt;/I&amp;gt;, espace-seuil, et ses portes dans &amp;lt;I&amp;gt;Casarse por vengarse&amp;lt;/I&amp;gt; de Francisco Rojas Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-spania.38532⟩</w:t>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Portes et seuils au Siècle d’Or, 124-1, pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182465v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavales donjuanesques et littéralité équestre dans &amp;quot;El burlador&amp;quot; et &amp;quot;Tan largo me lo fiáis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Dossier n°2] Droit, politique et littérature dans l’Espagne du Siècle d’or : le roi, la loi, le procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Variations donjuanesques, 122 (1), pp.59-74. </w:t>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [290 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.9967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.37687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934471v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture équestre, le personnage face au pouvoir et l’&amp;quot;auctoritas&amp;quot; comique du dramaturge dans quelques &amp;quot;comedia&amp;quot;s de Lope de Vega</w:t>
+                <w:t xml:space="preserve">L’allégorie juridico-équestre dans les emblèmes de Saavedra Fajardo et dans quelques &amp;quot;comedias&amp;quot; de Lope de Vega et Vélez de Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Autorité et pouvoir dans le théâtre du Siècle d'Or, 119-1, pp.203-216. </w:t>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’oubli dans le monde hispanique et nord méditerranéen / Droit, politique et littérature dans l’Espagne du Siècle d’or, 38, [18 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.38532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142577v1</w:t>
+                <w:t xml:space="preserve">hal-03182465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage militaire et le « suave mari magno » de Lucrèce dans les comedias caldéroniennes</w:t>
+                <w:t xml:space="preserve">Cavales donjuanesques et littéralité équestre dans &amp;quot;El burlador&amp;quot; et &amp;quot;Tan largo me lo fiáis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Varia, 116 (1), pp.149-175</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Variations donjuanesques, 122 (1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.9967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113227v1</w:t>
+                <w:t xml:space="preserve">hal-02934471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diction de l'ineffable saveur cachée de Dieu au sein de la création symbolique du &amp;quot;Cantique Spirituel&amp;quot; de Saint Jean de la Croix</w:t>
+                <w:t xml:space="preserve">La culture équestre, le personnage face au pouvoir et l’&amp;quot;auctoritas&amp;quot; comique du dramaturge dans quelques &amp;quot;comedia&amp;quot;s de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amadis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Autorité et pouvoir dans le théâtre du Siècle d'Or, 119-1, pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.4867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737883v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence du paysage marin dans la &amp;quot;comedia&amp;quot; espagnole</w:t>
+                <w:t xml:space="preserve">Le paysage militaire et le « suave mari magno » de Lucrèce dans les comedias caldéroniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du CEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.37-56</w:t>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varia, 116 (1), pp.149-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704379v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diction de l'ineffable saveur cachée de Dieu au sein de la création symbolique du &amp;quot;Cantique Spirituel&amp;quot; de Saint Jean de la Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amadis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.133-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence du paysage marin dans la &amp;quot;comedia&amp;quot; espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El simbolismo del monte en las comedias de santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corral de comedias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La comedia de santos. Actas del coloquio internacional organizado en colaboración con la Casa de Velázquez y la universidad de Castilla-la Mancha (Almagro, 1-3 décembre 2006), 23, pp.101 - 117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1381,521 +1537,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mystère de la liberté à travers le modèle pictural du cheval de saint Paul dans &amp;quot;Los tres portentos de Dios&amp;quot; et &amp;quot;El vaso de elección, San Pablo&amp;quot; de Vélez de Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Le modèle pictural au théâtre. De l’espace de la toile à celui de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pau, France. pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia una lectura estética de la reconstrucción temporal de la historia bíblica en &amp;quot;La venganza de Tamar y Los cabellos de Absalón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Congrès de l'AITENSO : Tiempo e historiaen el teatro españoldel Siglo de Oro [Temps et histoire dans le théâtre espagnol du Siècle d’Or]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, Francia. pp.148-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.4571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia una lectura estética de la reconstrucción temporal de la historia bíblica en La venganza de Tamar y Los cabellos de Absalón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiempo e historia en el teatro español del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Internacional de Teatro Español y Novohispano de los Siglos de Oro, Sep 2013, Aix-en-Provence, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fratrie des enfants de David dans le théâtre espagnol du Siècle d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intertextualités et imaginaires bibliques : fratries bibliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HCTI MSH, Oct 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La folie amoureuse et l'illusion théâtrale dans Averígüelo Vargas de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folie et Crime en Europe Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le CALEM (Civilisation, Arts, Lettres en Europe Moderne) - unité d'accueil du CELLAM (Centre d’Études des Littératures et Langues anciennes et modernes), Dec 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage militaire ou le spectacle tragique de la guerre dans les comedias caldéroniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres dans le monde ibérique et ibéro-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Hispanistes Français, May 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une symbolique aquatique du reflet et de la fusion : représentation et poétique de la source dans la comedia nueva espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque international de la Société internationale d'histoire comparée du théâtre, de l'opéra et du ballet - Théâtre européen, opéra, ballet : représentation de l’eau dans la création théâtrale et musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Aix-les-Bains, France. pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1905,1367 +2061,1586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval au théâtre dans l'Espagne du Siècle d'or. Fondements idéologiques et mécanismes d'une poétique dans la &amp;quot;comedia nueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Orbis Tertius, 37, 573 p., 2018, (Universitas), 978-2-36783-113-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floresta española: antologia de textos y cuadros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dartai-Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verbum, 2018, 978-84-9074-481-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parte d[i]ecinueve o la mejor parte de comedias de Lope de Vega (1624)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique des espaces naturels dans la comedia nueva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Eugénie Kaufmant. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, 2010, Bibliothèque de la Casa de Velazquez, 9788496820401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poética de montes y peñascos en algunos autos calderonianos</w:t>
+                <w:t xml:space="preserve">Le cheval et la masculinité cavalière des galants de comedia. analyse contrastive du cas de El caballero de Olmedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carlos Mata Induráin. </w:t>
+              <w:t xml:space="preserve">Philippe Rabaté; Nathalie Dartai-Maranzana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Esa azul campaña pura”. La naturaleza en los autos sacramentales (de Lope de Vega a Calderon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 146, Reichenberger, pp.79-107, 2023, (Estudios de Literatura), 978-3-967280-42-5</w:t>
+              <w:t xml:space="preserve">Les Masculinités au Siècle d'or espagnol (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.163-186, 2026, 978-2-406-19934-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150473v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A su propósito rodado, /del que bate la espuela&amp;quot; : La centaurización como paseo emblemático por el microcosmos ecuestre de la comedia</w:t>
+                <w:t xml:space="preserve">L'inventivité comique des dames cavalières de comedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marina Mestre Zaragoza; Philippe Rabaté. </w:t>
+              <w:t xml:space="preserve">Milagros Torres; Philippe Meunier; Daniel Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serio ludere : Homenaje a Jean-Pierre Étienvre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"¡Qué graciosos desvaríos!". Modernité de la Comedia Nueva. Dramaturgie et personnage féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.209-335, 2024, 978-2-406-17053-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150463v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au nom de Marie-Madeleine: stratégies de spatialisation et de nomination littérales de la sainte dans quelques comedias du Siècle d'or</w:t>
+                <w:t xml:space="preserve">Littéralité biblique et allégorie de la guérison dans l'auto sacramentel La cura y la enfermedad de Calderón de la Barca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Bouchiba-Fochesato; Maylis Santa Cruz. </w:t>
+              <w:t xml:space="preserve">Isabelle Bouchiba-Fochesato; Maylis Santa-Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots et corps bibliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Orbis Tertius, pp.121-141, 2021, 978-2-36783-185-5</w:t>
+              <w:t xml:space="preserve">Mots et corps bibliques, vol II: la thaumaturgie dans les arts espagnols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.35-59, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150437v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prologue dialogué de la Dix-neuvième parte de comedias-et la meilleure- de Lope de Vega Carpio</w:t>
+                <w:t xml:space="preserve">Poética de montes y peñascos en algunos autos calderonianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Vuillermoz. </w:t>
+              <w:t xml:space="preserve">Carlos Mata Induráin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les idées du théâtre : paratextes français, italiens et espagnols des XVIe et XVIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 55, Droz, pp.339-361, 2021, ( Travaux du Grand Siècle), 978-2-600-05919-0</w:t>
+              <w:t xml:space="preserve">“Esa azul campaña pura”. La naturaleza en los autos sacramentales (de Lope de Vega a Calderon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 146, Reichenberger, pp.79-107, 2023, (Estudios de Literatura), 978-3-967280-42-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182473v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie des enfants de David dans le théâtre espagnol du Siècle d’or : valeur culturelle, théâtrale et morale d'un trio incestueux et fratricide</w:t>
+                <w:t xml:space="preserve">A su propósito rodado, /del que bate la espuela&amp;quot; : La centaurización como paseo emblemático por el microcosmos ecuestre de la comedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Durand; Benoît Jeanjean. </w:t>
+              <w:t xml:space="preserve">Marina Mestre Zaragoza; Philippe Rabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Est-il bon ? Est-il méchant ? Variations sur le thème biblique des fratries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Serio ludere : Homenaje a Jean-Pierre Étienvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 113, Casa de Velazquez, pp.363-380, 2022, (Collection de la Casa de Velázquez), 978-84-9096-403-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.34102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142494v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Prologo] Parte d[i]ecinueve y la mejor parte de las comedias de Lope de Vega Carpio, Procurador Fiscal de la Cámara apostólica y su Notario, descrito en el Archivo Romano. Dirigidas a diversas personas / Vega Carpio, Lope Félix de</w:t>
+                <w:t xml:space="preserve">Au nom de Marie-Madeleine: stratégies de spatialisation et de nomination littérales de la sainte dans quelques comedias du Siècle d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christophe Couderc; Anne Cayuela. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bouchiba-Fochesato; Maylis Santa Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdT – Les idées du théâtre [Site web]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , [5 p.], 2016</w:t>
+              <w:t xml:space="preserve">Mots et corps bibliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Orbis Tertius, pp.121-141, 2021, 978-2-36783-185-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142664v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore parémique dans Del monte sale de Lope de Vega</w:t>
+                <w:t xml:space="preserve">Prologue dialogué de la Dix-neuvième parte de comedias-et la meilleure- de Lope de Vega Carpio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mary-Nelly Fouligny, Marie Roig Miranda. </w:t>
+              <w:t xml:space="preserve">Marc Vuillermoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles : réalités et représentations </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Groupe XVIe-XVIIe siècles en Europe, Université de Lorraine, 2013, Europe XVI-XVII, 9782917030073</w:t>
+              <w:t xml:space="preserve">Les idées du théâtre : paratextes français, italiens et espagnols des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Droz, pp.339-361, 2021, ( Travaux du Grand Siècle), 978-2-600-05919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113338v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les masques de Diane dans La viuda valenciana de Lope de Vega</w:t>
+                <w:t xml:space="preserve">La fratrie des enfants de David dans le théâtre espagnol du Siècle d’or : valeur culturelle, théâtrale et morale d'un trio incestueux et fratricide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Meunier et Edgard Samper. </w:t>
+              <w:t xml:space="preserve">Isabelle Durand; Benoît Jeanjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le masque : une « inquiétante étrangeté »</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Voix d'ailleurs, 9782862726496</w:t>
+              <w:t xml:space="preserve">Est-il bon ? Est-il méchant ? Variations sur le thème biblique des fratries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.159-178, 2018, (Interférences), 978-2-7535-7312-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113330v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique et représentation du feu : du creuset métaphysique à l'incandescence tragique dans les drames de Calderon de la Barca</w:t>
+                <w:t xml:space="preserve">[Prologo] Parte d[i]ecinueve y la mejor parte de las comedias de Lope de Vega Carpio, Procurador Fiscal de la Cámara apostólica y su Notario, descrito en el Archivo Romano. Dirigidas a diversas personas / Vega Carpio, Lope Félix de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Valentin et Florence Petizon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Couderc; Anne Cayuela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations et symboliques du feu dans les théâtres européens (XVIe-XXe siècle) </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-52, 2013, Colloques congrès conf. Littérature comparée, 9782745325358</w:t>
+              <w:t xml:space="preserve">IdT – Les idées du théâtre [Site web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , [5 p.], 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113352v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et théâtralité de l'ailleurs dans El principe constante et El purgatorio de San Patricio</w:t>
+                <w:t xml:space="preserve">La métaphore parémique dans Del monte sale de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Nabet Egger et Isabelle Rouane Soupault. </w:t>
+              <w:t xml:space="preserve">Mary-Nelly Fouligny, Marie Roig Miranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ailleurs dans les dramaturgies hispaniques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-122, 2012, Textuelles littérature, 9782853998390</w:t>
+              <w:t xml:space="preserve">Les proverbes dans l'Europe des XVIe et XVIIe siècles : réalités et représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Groupe XVIe-XVIIe siècles en Europe, Université de Lorraine, 2013, Europe XVI-XVII, 9782917030073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113325v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments pour une poétique spatiale de la profondeur à travers le monte chez saint Jean de la Croix et dans la comedia espagnole</w:t>
+                <w:t xml:space="preserve">Les masques de Diane dans La viuda valenciana de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francis Conte, Marie-Madeleine Martinet, Annie Molinié, Jean-Marie Valentin. </w:t>
+              <w:t xml:space="preserve">Philippe Meunier et Edgard Samper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces multiculturels Sociétés et images</w:t>
+              <w:t xml:space="preserve">Le masque : une « inquiétante étrangeté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Voix d'ailleurs, 9782862726496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUPS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01113317v1</w:t>
+                <w:t xml:space="preserve">hal-01113330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El perro del hortelano et autres traversées dramatiques : l’imaginaire marin dans la Comedia Nueva à travers la métaphore maritime</w:t>
+                <w:t xml:space="preserve">Poétique et représentation du feu : du creuset métaphysique à l'incandescence tragique dans les drames de Calderon de la Barca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Delpech. </w:t>
+              <w:t xml:space="preserve">Jean-Marie Valentin et Florence Petizon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’imaginaire des espaces aquatiques en Espagne et au Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne-Nouvelle, pp.147-167, 2009</w:t>
+              <w:t xml:space="preserve">Représentations et symboliques du feu dans les théâtres européens (XVIe-XXe siècle) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-52, 2013, Colloques congrès conf. Littérature comparée, 9782745325358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146955v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et théâtralité de l'ailleurs dans El principe constante et El purgatorio de San Patricio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Nabet Egger et Isabelle Rouane Soupault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ailleurs dans les dramaturgies hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-122, 2012, Textuelles littérature, 9782853998390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments pour une poétique spatiale de la profondeur à travers le monte chez saint Jean de la Croix et dans la comedia espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Conte, Marie-Madeleine Martinet, Annie Molinié, Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces multiculturels Sociétés et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-244, 2011, 9782840508106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El perro del hortelano et autres traversées dramatiques : l’imaginaire marin dans la Comedia Nueva à travers la métaphore maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Delpech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imaginaire des espaces aquatiques en Espagne et au Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne-Nouvelle, pp.147-167, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une poétique du chemin dans la comedia espagnole de la première moitié du dix-septième siècle : le chemin comme spatialisation du drame du destin dans la vida es sueño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chemin, la Route, la Voie : figures de l’imaginaire occidental moderne, actes du colloque international (Paris IV-Sorbonne, 15-17 mai 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.505-514, 2005, 2-84050-381-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3275,162 +3650,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Marcella TRAMBAIOLI, La épica de amor en las comedias de ambientación urbana, Madrid, Visor, 2015, 484 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mcv.8009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de « Alejandro GARCÍA REIDY, Las musas rameras. Oficio dramático y conciencia profesional en Lope de Vega, Madrid/Frankfurt, 2013, Iberoamericana/Vervuet, 440p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3440,121 +3815,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique équestre en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eugénie Kaufmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125-2, 362 p., 2023, Poétique équestre en Espagne, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.18261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3622,51 +3997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CF5A113"/>
+    <w:nsid w:val="FAB455FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3770,51 +4145,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BD3299C"/>
+    <w:nsid w:val="A14E6433"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4004,51 +4379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eugenie-kaufmant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4492-3433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088568806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346958v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18826" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15254" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38532" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02934471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.9967" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4867" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142600v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4571" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/poetique-des-espaces-naturels-dans-la-emcomedia-nuevaem/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Noguera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product_contents.php?id_produit=868" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8348-book-08532535-9782745325358.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113325v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-provence.fr/w3pup/show.php?ident=1106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/recherches-actuelles-en-litterature-comparee/espaces-multiculturels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/recherches-actuelles-en-litterature-comparee/le-chemin-la-route-la-voie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18261" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eugenie-kaufmant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-4492-3433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088568806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Kaufmant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vm1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18826" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13okv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rabat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.37687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02934471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.9967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.4867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00737883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00704379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01138102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dartai-Maranzana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/poetique-des-espaces-naturels-dans-la-emcomedia-nuevaem/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.34102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04150437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Noguera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product_contents.php?id_produit=868" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8348-book-08532535-9782745325358.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-provence.fr/w3pup/show.php?ident=1106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01113317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/recherches-actuelles-en-litterature-comparee/espaces-multiculturels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/recherches-actuelles-en-litterature-comparee/le-chemin-la-route-la-voie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.8009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.18261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>