--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Eve LAPORTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair,Université Paris-Saclay, Jean Monnet Faculty (Law, Economics, Management), RITM Research Center in Economics & Management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-eve-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8801-2257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As Junior Professor, I hold the &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair at Université Paris-Saclay, Faculté Jean Monnet, RITM laboratory. I was previously Associate Professor at IAE Paris-Sorbonne Business School. Before that, I held various management positions, including 10 years as marketing and quality director in the food industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research fields include healthcare management, health-related behaviors, food and health marketing, and digital transformation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a graduate from ESSEC Business School (1995), with a PhD in management and business science from Université Paris 1 Panthéon-Sorbonne (2014) and a HDR research qualification (&amp;quot;habilitation à diriger des recherches&amp;quot;) from Université Gustave Eiffel (2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why consumers react differently to brand transgressions: Functional vs. ethical breaches and psychological contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, pp.104565. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2025.104565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Food Scanner Apps Outperform Front‐of‐Pack Nutrition Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver la population à se protéger : le cas du premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. XXX (80), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient orientation in public hospitals: A marketing device as compromise between worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.205157072211464. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221146485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rebibo Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand, the persona and the algorithm: How datafication is reconfiguring marketing work☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.814-827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalization and Validation of Questionnaire and Algorithm of SPUR, a New Adherence Profiling Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kombargi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S354705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Scaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloje Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-4 (3-4), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier, Ewan Oiry (2021), Les défis du décloisonnement : innovations organisationnelles en santé, Santé et Innovation, Londres, ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 65 (2), pp.279-281. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.065.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03237618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale du marketing comme mode managériale : une démystification du discours des consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (122), pp.89-113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.122.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconfiguration of marketing organization in the age of digital transformation: a paradox perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.108-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer les risques sanitaire et nutritionnel perçus pour améliorer les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.53.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from nearly a century of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Research in Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.420-450. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JHRM-06-2017-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41177-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertini Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beji-Becheur Amina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron Clotilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofini Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchanchu Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing comme projet éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits manuels de la grande transition: vers une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Liens qui Libèrent, 2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique du malade rénal chronique et nudge : le mariage de la carpe et du lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsables ? Une lecture critique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française du Marketing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing pour une Société Responsable (Wiki AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter la perception du risque pour motiver le changement de comportement, une stratégie à utiliser avec précaution en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de vivre alimentaire plutôt qu'une diététique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Questions alimentaires et gastronomiques - Cuisine du futur et alimentation de demain, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nuls – les marques dans La Cité de la Peur, un ressort humoristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2-10-073072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole Porter – l'accumulation des marques dans les comédies musicales, l’art de vivre à l’américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Burri – les marques en photographie, symboles politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Uys – la marque dans &amp;quot;Les Dieux sont tombés sur la tête&amp;quot;, un objet fétiche du monde marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hergé – les marques dans Tintin, éléments majeurs du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, levier stratégique de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la Marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.45-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal à l'épreuve des contradictions : la construction de sens chez les futurs décideurs marketing dans leur école de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Query</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional recommendation applications on consumer food choices in times of growing distrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some brand reputation crises generate negative word-of-mouth and not necessarily a drop in sales: the role of psychological contract violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie de villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing digital transformation: a phytosociological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytosociological perspective on digital transformation: A case of the marketing organization of a legacy firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies (EGOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des applications de recommandation nutritionnelle sur les choix alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : enseignements du premier confinement pour la communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque de non-observance médicamenteuse: vers une échelle de mesure de l'intention des patients d'observer le traitement prescrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of marketing: fashion or organizational revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Academy of Management (EURAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle central des experts dans la transformation digitale du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Metamorphosis of the Organizations: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital transformation mean the end of marketing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de l'EMAC (European Marketing Association Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque nutritionnel au cœur des inquiétudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journée Internationale du Marketing Santé (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Mutations of the Brand Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Historical Analysis and Research in Marketing (CHARM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the brand manager system doomed to disappear in the age of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharing meals influences nutritional risk taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager’s challenges in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager system twenty years after Low and Fullerton’s critical-historical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nutrition claims can increase the perception of nutritional risk: the influence of perceived naturalness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque nutritionnel par le consommateur. Synthèse de la littérature et résultats d’une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès international de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le marketing nutritionnel est inopérant : l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journée agroalimentaire de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la naturalité, une réponse à l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque IREMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Marketing de l’Alimentation, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Eve LAPORTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair,Université Paris-Saclay, Jean Monnet Faculty (Law, Economics, Management), RITM Research Center in Economics & Management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-eve-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8801-2257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As Junior Professor, I hold the &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair at Université Paris-Saclay, Faculté Jean Monnet, RITM laboratory. I was previously Associate Professor at IAE Paris-Sorbonne Business School. Before that, I held various management positions, including 10 years as marketing and quality director in the food industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research fields include healthcare management, health-related behaviors, food and health marketing, and digital transformation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a graduate from ESSEC Business School (1995), with a PhD in management and business science from Université Paris 1 Panthéon-Sorbonne (2014) and a HDR research qualification (&amp;quot;habilitation à diriger des recherches&amp;quot;) from Université Gustave Eiffel (2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why consumers react differently to brand transgressions: Functional vs. ethical breaches and psychological contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, pp.104565. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2025.104565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Food Scanner Apps Outperform Front‐of‐Pack Nutrition Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver la population à se protéger : le cas du premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. XXX (80), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient orientation in public hospitals: A marketing device as compromise between worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.205157072211464. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221146485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand, the persona and the algorithm: How datafication is reconfiguring marketing work☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.814-827. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalization and Validation of Questionnaire and Algorithm of SPUR, a New Adherence Profiling Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kombargi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S354705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rebibo Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier, Ewan Oiry (2021), Les défis du décloisonnement : innovations organisationnelles en santé, Santé et Innovation, Londres, ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 65 (2), pp.279-281. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.065.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03237618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale du marketing comme mode managériale : une démystification du discours des consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (122), pp.89-113. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.122.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconfiguration of marketing organization in the age of digital transformation: a paradox perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.108-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Scaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloje Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-4 (3-4), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer les risques sanitaire et nutritionnel perçus pour améliorer les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.53.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from nearly a century of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Research in Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.420-450. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JHRM-06-2017-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41177-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertini Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beji-Becheur Amina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron Clotilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofini Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchanchu Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing comme projet éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits manuels de la grande transition: vers une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Liens qui Libèrent, 2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique du malade rénal chronique et nudge : le mariage de la carpe et du lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsables ? Une lecture critique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française du Marketing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing pour une Société Responsable (Wiki AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter la perception du risque pour motiver le changement de comportement, une stratégie à utiliser avec précaution en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de vivre alimentaire plutôt qu'une diététique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Questions alimentaires et gastronomiques - Cuisine du futur et alimentation de demain, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole Porter – l'accumulation des marques dans les comédies musicales, l’art de vivre à l’américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Burri – les marques en photographie, symboles politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nuls – les marques dans La Cité de la Peur, un ressort humoristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2-10-073072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Uys – la marque dans &amp;quot;Les Dieux sont tombés sur la tête&amp;quot;, un objet fétiche du monde marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hergé – les marques dans Tintin, éléments majeurs du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, levier stratégique de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la Marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.45-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal à l'épreuve des contradictions : la construction de sens chez les futurs décideurs marketing dans leur école de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Query</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some brand reputation crises generate negative word-of-mouth and not necessarily a drop in sales: the role of psychological contract violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional recommendation applications on consumer food choices in times of growing distrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie de villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing digital transformation: a phytosociological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytosociological perspective on digital transformation: A case of the marketing organization of a legacy firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies (EGOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des applications de recommandation nutritionnelle sur les choix alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : enseignements du premier confinement pour la communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque de non-observance médicamenteuse: vers une échelle de mesure de l'intention des patients d'observer le traitement prescrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of marketing: fashion or organizational revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Academy of Management (EURAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Metamorphosis of the Organizations: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle central des experts dans la transformation digitale du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital transformation mean the end of marketing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de l'EMAC (European Marketing Association Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque nutritionnel au cœur des inquiétudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journée Internationale du Marketing Santé (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Mutations of the Brand Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Historical Analysis and Research in Marketing (CHARM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharing meals influences nutritional risk taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager’s challenges in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager system twenty years after Low and Fullerton’s critical-historical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the brand manager system doomed to disappear in the age of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nutrition claims can increase the perception of nutritional risk: the influence of perceived naturalness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque nutritionnel par le consommateur. Synthèse de la littérature et résultats d’une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès international de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le marketing nutritionnel est inopérant : l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journée agroalimentaire de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la naturalité, une réponse à l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque IREMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Marketing de l’Alimentation, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9172B56F"/>
+    <w:nsid w:val="CD17C9D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eve-laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8801-2257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04578620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221146485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aim&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.065.0279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.122.0089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.53.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-06-2017-0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Elisabeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beji-Becheur Amina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coron Clotilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofini Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchanchu Helen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Query" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eve-laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8801-2257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04578620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221146485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aim&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.065.0279" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.122.0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.53.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-06-2017-0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Elisabeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beji-Becheur Amina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coron Clotilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofini Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchanchu Helen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Query" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>