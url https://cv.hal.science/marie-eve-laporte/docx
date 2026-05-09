--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Eve LAPORTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair,Université Paris-Saclay, Jean Monnet Faculty (Law, Economics, Management), RITM Research Center in Economics & Management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-eve-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8801-2257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As Junior Professor, I hold the &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair at Université Paris-Saclay, Faculté Jean Monnet, RITM laboratory. I was previously Associate Professor at IAE Paris-Sorbonne Business School. Before that, I held various management positions, including 10 years as marketing and quality director in the food industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research fields include healthcare management, health-related behaviors, food and health marketing, and digital transformation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a graduate from ESSEC Business School (1995), with a PhD in management and business science from Université Paris 1 Panthéon-Sorbonne (2014) and a HDR research qualification (&amp;quot;habilitation à diriger des recherches&amp;quot;) from Université Gustave Eiffel (2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why consumers react differently to brand transgressions: Functional vs. ethical breaches and psychological contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, pp.104565. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2025.104565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Food Scanner Apps Outperform Front‐of‐Pack Nutrition Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver la population à se protéger : le cas du premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. XXX (80), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient orientation in public hospitals: A marketing device as compromise between worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.205157072211464. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221146485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand, the persona and the algorithm: How datafication is reconfiguring marketing work☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.814-827. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalization and Validation of Questionnaire and Algorithm of SPUR, a New Adherence Profiling Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kombargi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S354705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rebibo Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier, Ewan Oiry (2021), Les défis du décloisonnement : innovations organisationnelles en santé, Santé et Innovation, Londres, ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 65 (2), pp.279-281. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.065.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03237618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale du marketing comme mode managériale : une démystification du discours des consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (122), pp.89-113. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.122.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconfiguration of marketing organization in the age of digital transformation: a paradox perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.108-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Scaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloje Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-4 (3-4), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer les risques sanitaire et nutritionnel perçus pour améliorer les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.53.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from nearly a century of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Research in Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.420-450. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JHRM-06-2017-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41177-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertini Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beji-Becheur Amina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron Clotilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofini Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchanchu Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing comme projet éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits manuels de la grande transition: vers une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Liens qui Libèrent, 2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique du malade rénal chronique et nudge : le mariage de la carpe et du lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsables ? Une lecture critique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française du Marketing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing pour une Société Responsable (Wiki AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter la perception du risque pour motiver le changement de comportement, une stratégie à utiliser avec précaution en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de vivre alimentaire plutôt qu'une diététique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Questions alimentaires et gastronomiques - Cuisine du futur et alimentation de demain, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole Porter – l'accumulation des marques dans les comédies musicales, l’art de vivre à l’américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Burri – les marques en photographie, symboles politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nuls – les marques dans La Cité de la Peur, un ressort humoristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2-10-073072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Uys – la marque dans &amp;quot;Les Dieux sont tombés sur la tête&amp;quot;, un objet fétiche du monde marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hergé – les marques dans Tintin, éléments majeurs du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, levier stratégique de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la Marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.45-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal à l'épreuve des contradictions : la construction de sens chez les futurs décideurs marketing dans leur école de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Query</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some brand reputation crises generate negative word-of-mouth and not necessarily a drop in sales: the role of psychological contract violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional recommendation applications on consumer food choices in times of growing distrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie de villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing digital transformation: a phytosociological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytosociological perspective on digital transformation: A case of the marketing organization of a legacy firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies (EGOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des applications de recommandation nutritionnelle sur les choix alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : enseignements du premier confinement pour la communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque de non-observance médicamenteuse: vers une échelle de mesure de l'intention des patients d'observer le traitement prescrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of marketing: fashion or organizational revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Academy of Management (EURAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Metamorphosis of the Organizations: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle central des experts dans la transformation digitale du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital transformation mean the end of marketing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de l'EMAC (European Marketing Association Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque nutritionnel au cœur des inquiétudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journée Internationale du Marketing Santé (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Mutations of the Brand Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Historical Analysis and Research in Marketing (CHARM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharing meals influences nutritional risk taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager’s challenges in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager system twenty years after Low and Fullerton’s critical-historical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the brand manager system doomed to disappear in the age of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nutrition claims can increase the perception of nutritional risk: the influence of perceived naturalness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque nutritionnel par le consommateur. Synthèse de la littérature et résultats d’une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès international de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le marketing nutritionnel est inopérant : l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journée agroalimentaire de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la naturalité, une réponse à l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque IREMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Marketing de l’Alimentation, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Eve LAPORTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair,Université Paris-Saclay, Jean Monnet Faculty (Law, Economics, Management), RITM Research Center in Economics & Management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-eve-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8801-2257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As Junior Professor, I hold the &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair at Université Paris-Saclay, Faculté Jean Monnet, RITM laboratory. I was previously Associate Professor at IAE Paris-Sorbonne Business School. Before that, I held various management positions, including 10 years as marketing and quality director in the food industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research fields include healthcare management, health-related behaviors, food and health marketing, and digital transformation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a graduate from ESSEC Business School (1995), with a PhD in management and business science from Université Paris 1 Panthéon-Sorbonne (2014) and a HDR research qualification (&amp;quot;habilitation à diriger des recherches&amp;quot;) from Université Gustave Eiffel (2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why consumers react differently to brand transgressions: Functional vs. ethical breaches and psychological contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, pp.104565. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2025.104565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Food Scanner Apps Outperform Front‐of‐Pack Nutrition Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver la population à se protéger : le cas du premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. XXX (80), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient orientation in public hospitals: A marketing device as compromise between worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.205157072211464. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221146485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rebibo Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand, the persona and the algorithm: How datafication is reconfiguring marketing work☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.814-827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalization and Validation of Questionnaire and Algorithm of SPUR, a New Adherence Profiling Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kombargi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S354705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Scaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloje Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-4 (3-4), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier, Ewan Oiry (2021), Les défis du décloisonnement : innovations organisationnelles en santé, Santé et Innovation, Londres, ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 65 (2), pp.279-281. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.065.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03237618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale du marketing comme mode managériale : une démystification du discours des consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (122), pp.89-113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.122.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconfiguration of marketing organization in the age of digital transformation: a paradox perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.108-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer les risques sanitaire et nutritionnel perçus pour améliorer les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.53.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from nearly a century of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Research in Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.420-450. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JHRM-06-2017-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41177-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertini Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beji-Becheur Amina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron Clotilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofini Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchanchu Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing comme projet éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits manuels de la grande transition: vers une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Liens qui Libèrent, 2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique du malade rénal chronique et nudge : le mariage de la carpe et du lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsables ? Une lecture critique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française du Marketing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing pour une Société Responsable (Wiki AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter la perception du risque pour motiver le changement de comportement, une stratégie à utiliser avec précaution en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de vivre alimentaire plutôt qu'une diététique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Questions alimentaires et gastronomiques - Cuisine du futur et alimentation de demain, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Burri – les marques en photographie, symboles politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole Porter – l'accumulation des marques dans les comédies musicales, l’art de vivre à l’américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nuls – les marques dans La Cité de la Peur, un ressort humoristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2-10-073072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Uys – la marque dans &amp;quot;Les Dieux sont tombés sur la tête&amp;quot;, un objet fétiche du monde marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hergé – les marques dans Tintin, éléments majeurs du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, levier stratégique de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la Marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.45-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal à l'épreuve des contradictions : la construction de sens chez les futurs décideurs marketing dans leur école de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Query</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional recommendation applications on consumer food choices in times of growing distrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some brand reputation crises generate negative word-of-mouth and not necessarily a drop in sales: the role of psychological contract violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie de villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing digital transformation: a phytosociological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytosociological perspective on digital transformation: A case of the marketing organization of a legacy firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies (EGOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des applications de recommandation nutritionnelle sur les choix alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : enseignements du premier confinement pour la communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of marketing: fashion or organizational revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Academy of Management (EURAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque de non-observance médicamenteuse: vers une échelle de mesure de l'intention des patients d'observer le traitement prescrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Metamorphosis of the Organizations: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle central des experts dans la transformation digitale du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital transformation mean the end of marketing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de l'EMAC (European Marketing Association Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque nutritionnel au cœur des inquiétudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journée Internationale du Marketing Santé (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Mutations of the Brand Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Historical Analysis and Research in Marketing (CHARM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager system twenty years after Low and Fullerton’s critical-historical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager’s challenges in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharing meals influences nutritional risk taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the brand manager system doomed to disappear in the age of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nutrition claims can increase the perception of nutritional risk: the influence of perceived naturalness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque nutritionnel par le consommateur. Synthèse de la littérature et résultats d’une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès international de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le marketing nutritionnel est inopérant : l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journée agroalimentaire de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la naturalité, une réponse à l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque IREMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Marketing de l’Alimentation, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD17C9D8"/>
+    <w:nsid w:val="657AC6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eve-laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8801-2257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04578620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221146485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aim&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.065.0279" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.122.0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.53.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-06-2017-0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Elisabeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beji-Becheur Amina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coron Clotilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofini Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchanchu Helen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472027v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Query" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eve-laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8801-2257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04578620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221146485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aim&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.065.0279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.122.0089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.53.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-06-2017-0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Elisabeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beji-Becheur Amina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coron Clotilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofini Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchanchu Helen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Query" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>