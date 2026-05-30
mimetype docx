--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Eve LAPORTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair,Université Paris-Saclay, Jean Monnet Faculty (Law, Economics, Management), RITM Research Center in Economics & Management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-eve-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8801-2257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As Junior Professor, I hold the &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair at Université Paris-Saclay, Faculté Jean Monnet, RITM laboratory. I was previously Associate Professor at IAE Paris-Sorbonne Business School. Before that, I held various management positions, including 10 years as marketing and quality director in the food industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research fields include healthcare management, health-related behaviors, food and health marketing, and digital transformation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a graduate from ESSEC Business School (1995), with a PhD in management and business science from Université Paris 1 Panthéon-Sorbonne (2014) and a HDR research qualification (&amp;quot;habilitation à diriger des recherches&amp;quot;) from Université Gustave Eiffel (2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why consumers react differently to brand transgressions: Functional vs. ethical breaches and psychological contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, pp.104565. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2025.104565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Food Scanner Apps Outperform Front‐of‐Pack Nutrition Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver la population à se protéger : le cas du premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. XXX (80), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient orientation in public hospitals: A marketing device as compromise between worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.205157072211464. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221146485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rebibo Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand, the persona and the algorithm: How datafication is reconfiguring marketing work☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.814-827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalization and Validation of Questionnaire and Algorithm of SPUR, a New Adherence Profiling Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kombargi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S354705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Scaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloje Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-4 (3-4), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier, Ewan Oiry (2021), Les défis du décloisonnement : innovations organisationnelles en santé, Santé et Innovation, Londres, ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 65 (2), pp.279-281. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.065.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03237618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale du marketing comme mode managériale : une démystification du discours des consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (122), pp.89-113. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.122.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconfiguration of marketing organization in the age of digital transformation: a paradox perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.108-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer les risques sanitaire et nutritionnel perçus pour améliorer les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.53.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from nearly a century of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Research in Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.420-450. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JHRM-06-2017-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41177-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertini Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beji-Becheur Amina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron Clotilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofini Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchanchu Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing comme projet éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits manuels de la grande transition: vers une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Liens qui Libèrent, 2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique du malade rénal chronique et nudge : le mariage de la carpe et du lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsables ? Une lecture critique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française du Marketing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing pour une Société Responsable (Wiki AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter la perception du risque pour motiver le changement de comportement, une stratégie à utiliser avec précaution en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de vivre alimentaire plutôt qu'une diététique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Questions alimentaires et gastronomiques - Cuisine du futur et alimentation de demain, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Burri – les marques en photographie, symboles politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole Porter – l'accumulation des marques dans les comédies musicales, l’art de vivre à l’américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nuls – les marques dans La Cité de la Peur, un ressort humoristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2-10-073072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Uys – la marque dans &amp;quot;Les Dieux sont tombés sur la tête&amp;quot;, un objet fétiche du monde marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hergé – les marques dans Tintin, éléments majeurs du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, levier stratégique de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la Marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.45-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal à l'épreuve des contradictions : la construction de sens chez les futurs décideurs marketing dans leur école de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Query</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional recommendation applications on consumer food choices in times of growing distrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some brand reputation crises generate negative word-of-mouth and not necessarily a drop in sales: the role of psychological contract violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie de villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing digital transformation: a phytosociological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytosociological perspective on digital transformation: A case of the marketing organization of a legacy firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies (EGOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des applications de recommandation nutritionnelle sur les choix alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : enseignements du premier confinement pour la communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of marketing: fashion or organizational revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Academy of Management (EURAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque de non-observance médicamenteuse: vers une échelle de mesure de l'intention des patients d'observer le traitement prescrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Metamorphosis of the Organizations: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle central des experts dans la transformation digitale du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital transformation mean the end of marketing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de l'EMAC (European Marketing Association Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque nutritionnel au cœur des inquiétudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journée Internationale du Marketing Santé (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Mutations of the Brand Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Historical Analysis and Research in Marketing (CHARM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager system twenty years after Low and Fullerton’s critical-historical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager’s challenges in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharing meals influences nutritional risk taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the brand manager system doomed to disappear in the age of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nutrition claims can increase the perception of nutritional risk: the influence of perceived naturalness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque nutritionnel par le consommateur. Synthèse de la littérature et résultats d’une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès international de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le marketing nutritionnel est inopérant : l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journée agroalimentaire de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la naturalité, une réponse à l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque IREMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Marketing de l’Alimentation, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Eve LAPORTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor, &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair,Université Paris-Saclay, Jean Monnet Faculty (Law, Economics, Management), RITM Research Center in Economics & Management</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-eve-laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8801-2257</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=SYHkkjgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As Junior Professor, I hold the &amp;quot;Innovation Management & Future of Healthcare&amp;quot; research chair at Université Paris-Saclay, Faculté Jean Monnet, RITM laboratory. I was previously Associate Professor at IAE Paris-Sorbonne Business School. Before that, I held various management positions, including 10 years as marketing and quality director in the food industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research fields include healthcare management, health-related behaviors, food and health marketing, and digital transformation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a graduate from ESSEC Business School (1995), with a PhD in management and business science from Université Paris 1 Panthéon-Sorbonne (2014) and a HDR research qualification (&amp;quot;habilitation à diriger des recherches&amp;quot;) from Université Gustave Eiffel (2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DES ARTEFACTS SYMBOLIQUES DANS L’INNOVATION À L’HÔPITAL : LES ENSEIGNEMENTS DE TROIS CAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/comma.231.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05532376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why consumers react differently to brand transgressions: Functional vs. ethical breaches and psychological contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 88, pp.104565. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2025.104565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Food Scanner Apps Outperform Front‐of‐Pack Nutrition Labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Parguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐loup Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver la population à se protéger : le cas du premier confinement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vol. XXX (80), pp.35-58. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.080.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient orientation in public hospitals: A marketing device as compromise between worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.205157072211464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20515707221146485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and peace in hospitals: Humans, objects and paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the SPUR tool: a profiling instrument for patient treatment behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Tugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selam Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Rebibo Seror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-022-00470-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand, the persona and the algorithm: How datafication is reconfiguring marketing work☆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145, pp.814-827. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03651599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « dispositif de gestion » : un cadre méthodologique pour l’analyse psychosociale du « Patient-centered care » dans un hôpital parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalization and Validation of Questionnaire and Algorithm of SPUR, a New Adherence Profiling Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kombargi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Preference and Adherence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/PPA.S354705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation patient à l’hôpital public : un dispositif marketing comme compromis entre mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.076737012211126. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221112692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic self-tests: a value proposition for healthcare system’s users?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Scaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloje Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-4 (3-4), pp.137-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier, Ewan Oiry (2021), Les défis du décloisonnement : innovations organisationnelles en santé, Santé et Innovation, Londres, ISTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 65 (2), pp.279-281. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.065.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03237618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale du marketing comme mode managériale : une démystification du discours des consultants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (122), pp.89-113. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.122.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reconfiguration of marketing organization in the age of digital transformation: a paradox perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (2), pp.108-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguer les risques sanitaire et nutritionnel perçus pour améliorer les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.53.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from nearly a century of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Research in Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.420-450. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JHRM-06-2017-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et analyse de données avec SPSS et R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2023, 978-2-311-41177-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une autre gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertini Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beji-Becheur Amina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron Clotilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristofini Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchanchu Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données avec SPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouidade Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du Patient-Centered Care à l’hôpital public: une guerre des mondes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience dans l’innovation en santé: modes éphémères ou nouveau paradigme?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, Santé et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing comme projet éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits manuels de la grande transition: vers une autre gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Liens qui Libèrent, 2022, 979-10-209-1103-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique du malade rénal chronique et nudge : le mariage de la carpe et du lapin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsables ? Une lecture critique…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française du Marketing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing pour une Société Responsable (Wiki AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03965081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter la perception du risque pour motiver le changement de comportement, une stratégie à utiliser avec précaution en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et Nudges: comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions ems, 2022, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art de vivre alimentaire plutôt qu'une diététique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Questions alimentaires et gastronomiques - Cuisine du futur et alimentation de demain, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole Porter – l'accumulation des marques dans les comédies musicales, l’art de vivre à l’américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Burri – les marques en photographie, symboles politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Nuls – les marques dans La Cité de la Peur, un ressort humoristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2-10-073072-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Uys – la marque dans &amp;quot;Les Dieux sont tombés sur la tête&amp;quot;, un objet fétiche du monde marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hergé – les marques dans Tintin, éléments majeurs du réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les Artistes s’emparent des Marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2015, 978-2100730728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque, levier stratégique de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la Marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.45-65, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02059267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Design Thinking, un levier d’innovation organisationnelle et de pouvoir d’agir dans les territoires hospitaliers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires d’innovation en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11° Colloque Santé, May 2025, Marseiile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement sociétal à l'épreuve des contradictions : la construction de sens chez les futurs décideurs marketing dans leur école de commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Query</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional recommendation applications on consumer food choices in times of growing distrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some brand reputation crises generate negative word-of-mouth and not necessarily a drop in sales: the role of psychological contract violation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05014005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the brand crisis mechanism through the psychological contract theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie de villartay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC Annual Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy, May 2023, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing digital transformation: a phytosociological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Academy of Management (EURAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phytosociological perspective on digital transformation: A case of the marketing organization of a legacy firm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Group for Organizational Studies (EGOS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de non-observance thérapeutique chez les jeunes adultes: les apports de la théorie de la motivation à se protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05013956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des applications de recommandation nutritionnelle sur les choix alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cornudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : enseignements du premier confinement pour la communication publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War and Peace in Hospitals : Humans, Objects and Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge Conference (ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris Sorbonne virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient centricity, a “war of the worlds”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Colloque Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque de non-observance médicamenteuse: vers une échelle de mesure de l'intention des patients d'observer le traitement prescrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dolgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation of marketing: fashion or organizational revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Academy of Management (EURAM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le patient au centre des soins: une innovation paradoxale à l'hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zinaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès ARAMOS (association de recherche appliquée au management des organisations de santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Metamorphosis of the Organizations: Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Academy of Management (EURAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle central des experts dans la transformation digitale du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital transformation mean the end of marketing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de l'EMAC (European Marketing Association Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque nutritionnel au cœur des inquiétudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Journée Internationale du Marketing Santé (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Mutations of the Brand Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02148505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of the brand management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Historical Analysis and Research in Marketing (CHARM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02273339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sharing meals influences nutritional risk taking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager’s challenges in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brand manager system twenty years after Low and Fullerton’s critical-historical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing Science, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the brand manager system doomed to disappear in the age of data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Berger-Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02279333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How nutrition claims can increase the perception of nutritional risk: the influence of perceived naturalness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque nutritionnel par le consommateur. Synthèse de la littérature et résultats d’une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e congrès international de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le marketing nutritionnel est inopérant : l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journée agroalimentaire de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe de la naturalité, une réponse à l’augmentation du risque nutritionnel perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è colloque IREMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Recherche en Marketing de l’Alimentation, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="657AC6B5"/>
+    <w:nsid w:val="2F2C7F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eve-laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8801-2257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04578620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221146485" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aim&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.065.0279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.122.0089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.53.68" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-06-2017-0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Elisabeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beji-Becheur Amina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coron Clotilde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofini Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchanchu Helen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Query" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472053v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-eve-laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8801-2257" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SYHkkjgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/comma.231.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Villartay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2025.104565" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Laporte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Richet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.22214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04578620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221146485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Tugaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Shah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dolgin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rebibo Seror" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Arnould" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-022-00470-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aim&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kombargi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vilcot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S354705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221112692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Scaloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloje Savic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidade Sabri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03237618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.065.0279" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.122.0089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.53.68" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHRM-06-2017-0026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05013765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertini Elisabeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beji-Becheur Amina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coron Clotilde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofini Olivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchanchu Helen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zina&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938719v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65350" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Query" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=sophie de villartay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05013956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>