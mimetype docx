--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of pOXA-48 plasmid maintenance and propagation in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Dynamic transitions of initiator binding coordinate the replication of the two chromosomes in Vibrio cholerae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Baffert</w:t>
+                <w:t xml:space="preserve">Theophile Niault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Fraikin</w:t>
+                <w:t xml:space="preserve">Ariel Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Makhloufi</w:t>
+                <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baltenneck</w:t>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Val</w:t>
+                <w:t xml:space="preserve">Ole Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.7734. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62404-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-55598-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346098v2</w:t>
+                <w:t xml:space="preserve">hal-04932113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic transitions of initiator binding coordinate the replication of the two chromosomes in Vibrio cholerae</w:t>
+                <w:t xml:space="preserve">Genetic determinants of pOXA-48 plasmid maintenance and propagation in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophile Niault</w:t>
+                <w:t xml:space="preserve">Yannick Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Talavera</w:t>
+                <w:t xml:space="preserve">Nathan Fraikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Cam</w:t>
+                <w:t xml:space="preserve">Yasmine Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+                <w:t xml:space="preserve">Julie Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Skovgaard</w:t>
+                <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.485. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-55598-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62404-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932113v1</w:t>
+                <w:t xml:space="preserve">hal-05346098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MatP local enrichment delays segregation independently of tetramer formation and septal anchoring in Vibrio cholerae</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Possoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.9893. </w:t>
@@ -502,373 +502,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle-coordinated maintenance of the Vibrio bipartite genome</w:t>
+                <w:t xml:space="preserve">Chromosomal Position of Ribosomal Protein Genes Affects Long-Term Evolution of Vibrio cholerae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Niault</w:t>
+                <w:t xml:space="preserve">Leticia Larotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Czarnecki</w:t>
+                <w:t xml:space="preserve">Damien Mornico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Lambérioux</w:t>
+                <w:t xml:space="preserve">Varun Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mazel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/ecosalplus.esp-0008-2022⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.e0343222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03432-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653967v1</w:t>
+                <w:t xml:space="preserve">pasteur-04567331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal Position of Ribosomal Protein Genes Affects Long-Term Evolution of Vibrio cholerae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle-coordinated maintenance of the Vibrio bipartite genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mornico</w:t>
+                <w:t xml:space="preserve">Théophile Niault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Khanna</w:t>
+                <w:t xml:space="preserve">Jakub Czarnecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t>
+                <w:t xml:space="preserve">Morgan Lambérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (2), pp.e0343222. </w:t>
+              <w:t xml:space="preserve">EcoSal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), eesp00082022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.03432-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/ecosalplus.esp-0008-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04567331v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coordinated replication of Vibrio cholerae ’s two chromosomes required the acquisition of a unique domain by the RctB initiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fournes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Niault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Czarnecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvise Tissier-Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (19), pp.11119-11133. </w:t>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Aguilar-Pierlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garcia-Garcerà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1079,64 +1079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ferat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.8315. </w:t>
@@ -1213,64 +1213,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fournes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Vittoria Mazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (19), pp.10145-10156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1317,77 +1317,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicate Once Per Cell Cycle: Replication Control of Secondary Chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fournes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Val</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ole Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1833), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1447,64 +1447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Ducos-Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1538,51 +1538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A checkpoint control orchestrates the replication of the two chromosomes of Vibrio cholerae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Mondotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jason Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Carla P Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuse or die: how to survive the loss of Dam in Vibrio cholerae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Patrick Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,90 +1940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of multipartite genomes: the Vibrio cholerae model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Soler-Bistué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.120-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2057,103 +2057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Engineering in Vibrio cholerae: A Feasible Approach to Address Biological Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Val</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ole Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Ducos-Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhabatosh Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bischerour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2438,51 +2438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FtsK-Dependent Dimer Resolution on Multiple Chromosomes in the Pathogen Vibrio cholerae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Patrick Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Single-Stranded Genome of Phage CTX Is the Form Used for Integration into the Genome of Vibrio cholerae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,77 +2738,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication coordination marks the domestication of large extrachromosomal replicons in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Czarnecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lamberioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Skovgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Bignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du système de résolution des dimères de chromosome chez Vibrio cholerae - Implication dans le contrôle de la lysogénie du phage CTXφ codant pour la toxine cholérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Paris-Sud XI, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3128,51 +3128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346098v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baffert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fraikin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makhloufi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Val" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62404-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Niault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Talavera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Skovgaard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55598-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781720v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espinosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Challita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54195-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Niault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Czarnecki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lamb&#233;rioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.esp-0008-2022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04567331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Larotonda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Khanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03432-22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fournes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Tissier-Visconti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Soler-Bistu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Aguilar-Pierl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00777-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Galli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43795-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02890948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Lemos Martins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Mazzuoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky790" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02890722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01688696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ducos-Galand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-017-0382-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01309592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P Kennedy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kemble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01163265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Mondotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jason Bland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carla P Saleh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Patrick Kennedy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12483" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01163283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2014.10.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabatosh Das" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910212107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Campos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherratt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.07.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lamberioux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bignaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-01285537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Niault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Talavera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Skovgaard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55598-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346098v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baffert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fraikin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Makhloufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Val" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62404-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781720v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Espinosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Challita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desfontaines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Possoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54195-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04567331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Larotonda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Khanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03432-22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Niault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Czarnecki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lamb&#233;rioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.esp-0008-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fournes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Tissier-Visconti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Soler-Bistu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Aguilar-Pierl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garcia-Garcer&#224;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00777-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Galli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43795-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02890948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Lemos Martins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Mazzuoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky790" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02890722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01688696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ducos-Galand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-017-0382-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01309592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P Kennedy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kemble" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01163265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Mondotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jason Bland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carla P Saleh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Patrick Kennedy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12483" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01163283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2014.10.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhabatosh Das" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bischerour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Barre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910212107" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01285606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouvier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Campos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherratt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.07.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lamberioux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bignaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-01285537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>