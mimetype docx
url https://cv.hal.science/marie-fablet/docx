--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Manfré</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299089v1</w:t>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Bianca Manfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+                <w:t xml:space="preserve">hal-05299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.evae092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,64 +612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,64 +746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,103 +880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Stress on Transposable Element Expression and Derived Small RNAs in Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Stability of the Epigenome in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; Interspecific Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1398,351 +1398,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
+                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Jaquet</w:t>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Picarle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Inessa Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Merel</w:t>
+                <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (10), pp.4252-4267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417240v1</w:t>
+                <w:t xml:space="preserve">hal-03417234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inessa Buch</w:t>
+                <w:t xml:space="preserve">Angelo Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
+                <w:t xml:space="preserve">Justine Picarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Vincent Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (10), pp.4252-4267. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.evab208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417234v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2057,77 +2057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,338 +2185,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
+                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
+                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965032v1</w:t>
+                <w:t xml:space="preserve">hal-01904679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
+                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pélisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mugat</w:t>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (23), pp.jeb186254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904679v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Control of Insect Endogenous Retroviruses: Small RNA Silencing and Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.4447-4464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grentzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,90 +2931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
@@ -3065,90 +3065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113, pp.83-86. </w:t>
@@ -3186,51 +3186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolvability, epigenetics and transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,77 +3268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,64 +3730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,90 +4120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
@@ -4245,51 +4245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,90 +4370,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t>
@@ -4482,77 +4482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,90 +4629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
@@ -4786,51 +4786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,90 +4911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -5036,90 +5036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
@@ -5161,90 +5161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t>
@@ -5305,64 +5305,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Nonself from a Genomic Perspective: Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Fraga Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of transposable elements to sex gap in longevity in Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6114447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potrzebowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6114447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potrzebowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>