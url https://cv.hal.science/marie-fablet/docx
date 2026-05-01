--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Bianca Manfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+                <w:t xml:space="preserve">hal-05299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Manfré</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299089v1</w:t>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.evae092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,64 +612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,64 +746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,103 +880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Stress on Transposable Element Expression and Derived Small RNAs in Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Stability of the Epigenome in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; Interspecific Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Picarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2057,77 +2057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,338 +2185,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (23), pp.jeb186254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904679v1</w:t>
+                <w:t xml:space="preserve">hal-01965032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
+                <w:t xml:space="preserve">Alain Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221 (23), pp.jeb186254. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965032v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Control of Insect Endogenous Retroviruses: Small RNA Silencing and Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.4447-4464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grentzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,90 +2931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
@@ -3065,90 +3065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113, pp.83-86. </w:t>
@@ -3186,51 +3186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolvability, epigenetics and transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,77 +3268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,64 +3730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,77 +4120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4245,51 +4245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,77 +4370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4482,77 +4482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4786,51 +4786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,90 +4911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -5036,90 +5036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
@@ -5161,90 +5161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t>
@@ -5305,64 +5305,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Nonself from a Genomic Perspective: Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Fraga Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of transposable elements to sex gap in longevity in Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6114447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potrzebowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6114447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potrzebowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>