--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
+                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jordan Teoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Manfré</w:t>
+                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299089v1</w:t>
+                <w:t xml:space="preserve">hal-05183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element expression is associated with sex chromosome number in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Teoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Necsulea</w:t>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Bianca Manfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1011668. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183750v1</w:t>
+                <w:t xml:space="preserve">hal-05299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gerenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.evae092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,64 +612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,64 +746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,103 +880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element expression with variation in sex chromosome number: insights into a toxic Y effect on human longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Necsulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Heat Stress on Transposable Element Expression and Derived Small RNAs in Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siqueira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Stability of the Epigenome in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; Interspecific Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Bodelón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ratinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1398,351 +1398,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
+                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mérel</w:t>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Angelo Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inessa Buch</w:t>
+                <w:t xml:space="preserve">Justine Picarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Vincent Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.evab208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417234v1</w:t>
+                <w:t xml:space="preserve">hal-03417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Transcriptomic Responses to Stress Differ According to Population Geography in an Invasive Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Worldwide Invasion of Drosophila suzukii Is Accompanied by a Large Increase of Transposable Element Load and a Small Number of Putatively Adaptive Insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Jaquet</w:t>
+                <w:t xml:space="preserve">Inessa Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Picarle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Valentina Rodriguez Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Merel</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.evab208. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (10), pp.4252-4267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417240v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2057,77 +2057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle A. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,338 +2185,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloise Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
+                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
+                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965032v1</w:t>
+                <w:t xml:space="preserve">hal-01904679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
+                <w:t xml:space="preserve">An attempt to select non-genetic variation in resistance to starvation and reduced chill coma recovery time in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pélisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mugat</w:t>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (23), pp.jeb186254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.186254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904679v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEtools facilitates big data expression analysis of transposable elements and reveals an antagonism between their activity and that of piRNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Control of Insect Endogenous Retroviruses: Small RNA Silencing and Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.4447-4464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable expression levels detected in the Drosophila effectors of piRNA biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grentzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,90 +2931,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
@@ -3065,90 +3065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113, pp.83-86. </w:t>
@@ -3186,51 +3186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolvability, epigenetics and transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3268,77 +3268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,64 +3730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,90 +4120,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
@@ -4245,51 +4245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,90 +4370,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t>
@@ -4482,77 +4482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome de Klinefelter, rôle du chromosome Y dans l’espérance de vie humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Teoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,90 +4629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
@@ -4786,51 +4786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,90 +4911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -5036,90 +5036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
@@ -5161,90 +5161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t>
@@ -5305,64 +5305,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self and Nonself from a Genomic Perspective: Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Fraga Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of transposable elements to sex gap in longevity in Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6114447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potrzebowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Teoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Necsulea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira-De-Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011668" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Garambois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.03.550779" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Bodel&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siqueira de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Garc&#237;a Guerreiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac024" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00213-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saint-Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2006106117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourdas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thi-Minh Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ogyama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01965032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.186254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lopez-Maestre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6114447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Braman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.11.095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vieira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bueno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Potrzebowski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaessmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Souames" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Donald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.07.150" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Fraga Menezes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61569-1_6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>