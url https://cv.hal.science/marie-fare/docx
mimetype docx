--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -4468,51 +4468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5495F59B"/>
+    <w:nsid w:val="78E0B84A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>