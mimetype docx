--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -975,209 +975,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01996970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une approche socioéconomique des communs monétaires [Landmarks for a Socio-economic Approach to Monetary Commons]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary currency systems and their ability to support economic and social changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepita Ould Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ei.5966⟩</w:t>
+              <w:t xml:space="preserve">Development and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (5), pp.847-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dech.12322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008685v1</w:t>
+                <w:t xml:space="preserve">halshs-01623361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary currency systems and their ability to support economic and social changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jalons pour une approche socioéconomique des communs monétaires [Landmarks for a Socio-economic Approach to Monetary Commons]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pepita Ould Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development and Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (5), pp.847-872. </w:t>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dech.12322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ei.5966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01623361v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer les territoires</w:t>
               </w:r>
@@ -1978,217 +1978,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do intentions matter? From stated values to characteristics and circulation of the French convertible local currencies</w:t>
+                <w:t xml:space="preserve">Des objectifs au développement : l’effet des intentions des porteurs de monnaies locales françaises sur leurs caractéristiques et leur circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the advancement of socio-economics, Jul 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314932v1</w:t>
+                <w:t xml:space="preserve">hal-05314939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objectifs au développement : l’effet des intentions des porteurs de monnaies locales françaises sur leurs caractéristiques et leur circulation</w:t>
+                <w:t xml:space="preserve">Do intentions matter? From stated values to characteristics and circulation of the French convertible local currencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">SASE 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the advancement of socio-economics, Jul 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314939v1</w:t>
+                <w:t xml:space="preserve">hal-05314932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations de Sécurité sociale de l'alimentation et monnaies locales: quel potentiel transformateur de ces nouvelles coopérations territoriales?</w:t>
               </w:r>
@@ -2358,204 +2358,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04720124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de réussite des monnaies locales associatives</w:t>
+                <w:t xml:space="preserve">Socio-economic impacts of local currencies: the case of the Roue (Avignon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dissaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIe Journées de l’Association d’économie sociale (AES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LED-Université Paris 8, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IVth International Conference on Social and Complementary Currencies : « Money, Consciousness and Values for Social Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UOC (Universitat Oberta de Catalunya), May 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02025428v1</w:t>
+                <w:t xml:space="preserve">halshs-02023813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic impacts of local currencies: the case of the Roue (Avignon, France)</w:t>
+                <w:t xml:space="preserve">Conditions de réussite des monnaies locales associatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Dissaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth International Conference on Social and Complementary Currencies : « Money, Consciousness and Values for Social Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UOC (Universitat Oberta de Catalunya), May 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XXXVIIe Journées de l’Association d’économie sociale (AES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LED-Université Paris 8, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02023813v1</w:t>
+                <w:t xml:space="preserve">halshs-02025428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des formes renouvelées de citoyenneté? Un exemple de monnaie associative, l’Accorderie</w:t>
               </w:r>
@@ -2768,191 +2768,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01067419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies sociales en tant que dispositifs innovants : une évaluation</w:t>
+                <w:t xml:space="preserve">Quel rôle pour les pouvoirs publics dans la mise en œuvre de projets de monnaies sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Rencontres du réseau inter-universitaire de l'économie sociale et solidaire (RIUESS) : « Elaborer un corpus théorique de l'économie sociale et solidaire pour un autre modèle de société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">XXXes Journées de l'Association d'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00518349v1</w:t>
+                <w:t xml:space="preserve">halshs-00516382v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour les pouvoirs publics dans la mise en œuvre de projets de monnaies sociales ?</w:t>
+                <w:t xml:space="preserve">Les monnaies sociales en tant que dispositifs innovants : une évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXes Journées de l'Association d'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
+              <w:t xml:space="preserve">Xe Rencontres du réseau inter-universitaire de l'économie sociale et solidaire (RIUESS) : « Elaborer un corpus théorique de l'économie sociale et solidaire pour un autre modèle de société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00516382v3</w:t>
+                <w:t xml:space="preserve">halshs-00518349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4468,51 +4468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78E0B84A"/>
+    <w:nsid w:val="16BA5A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4699,51 +4699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-fare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-3910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193702037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2025.2453140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.3960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2018.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dissaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5966" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2016.1168035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZF5JLJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516382v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/central-banking-monetary-policy-and-the-future-of-money-9781800376397.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46462" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01088492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01081350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03586446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO22015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-fare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6003-3910" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193702037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1840" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2120974" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2025.2453140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Manoury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.3960" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.ijccr.2018.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.6104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dissaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5966" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346764.2016.1168035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZF5JLJ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.038.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623327v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516382v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518349v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/central-banking-monetary-policy-and-the-future-of-money-9781800376397.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01627623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46462" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567027v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01088492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01081350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268002v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535862v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03586446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LYO22015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>