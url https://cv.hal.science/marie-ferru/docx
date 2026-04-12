--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -109,300 +109,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mixtes et enjeux agri-alimentaires : état des lieux et perspectives</w:t>
+                <w:t xml:space="preserve">Les méthodes mixtes : une approche innovante pour l’analyse des enjeux agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Les méthodes mixtes, 391, pp.139-162. </w:t>
+              <w:t xml:space="preserve">, 2025, Les Méthodes mixtes, Janvier-Mars (391), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13j72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028618v1</w:t>
+                <w:t xml:space="preserve">hal-05028627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes mixtes : une approche innovante pour l’analyse des enjeux agri-alimentaires</w:t>
+                <w:t xml:space="preserve">Conditions de réussite des projets entrepreneuriaux en contexte de réindustrialisation : le cas de deux projets agro-alimentaires bio en territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13j72⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, De l’action à la réinvention des territoires, N° 59 (2025/2), pp.6-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028627v1</w:t>
+                <w:t xml:space="preserve">hal-05209568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de réussite des projets entrepreneuriaux en contexte de réindustrialisation : le cas de deux projets agro-alimentaires bio en territoires ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes mixtes et enjeux agri-alimentaires : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ferru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Texier</w:t>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, De l’action à la réinvention des territoires, N° 59 (2025/2), pp.6-24. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les méthodes mixtes, 391, pp.139-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13j79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209568v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community dynamics and knowledge production: forty years of research in quantum computing</w:t>
               </w:r>
@@ -414,51 +414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -531,51 +531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et développement sociale : apparition, contours et principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meri Réale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -616,434 +616,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience territoriale : estimation du choc de la Covid-19 sur deux territoires français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Innovations sociales et transitions : quels freins pour quelle(s) proximité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1097158ar⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.217-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.071.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028590v1</w:t>
+                <w:t xml:space="preserve">hal-05028660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations sociales et transitions : quels freins pour quelle(s) proximité(s) ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La réindustrialisation des territoires ruraux peu denses ? L’implantation d’un projet ambitieux au défi des proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.071.0217⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028660v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réindustrialisation des territoires ruraux peu denses ? L’implantation d’un projet ambitieux au défi des proximités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dimension collective des projets d'innovation sociale : l’apport des chaines relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élodie Texier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24676⟩</w:t>
+              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Relational chains, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arcs.10859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342048v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension collective des projets d'innovation sociale : l’apport des chaines relationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Résilience territoriale : estimation du choc de la Covid-19 sur deux territoires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jade Omer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fouqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Relational chains, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Planification spatiale et résilience territoriale : le défi des changements environnementaux et sociétaux majeurs, 46 (1), pp.32-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arcs.10859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1097158ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953520v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological approach to the creative city: artists’ perceptions of cultural places in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,51 +1103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des chercheurs, collaborations et circulation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacquier-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 100 (1), pp.79-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1311,51 +1311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés professionnelles territoriales de santé : une relecture du dispositif en termes de proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,798 +1530,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genesis and Geography of University–Industry Partnerships in France: When Interpersonal Ties Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.39-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512370v1</w:t>
+                <w:t xml:space="preserve">hal-02551232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis and Geography of University–Industry Partnerships in France: When Interpersonal Ties Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.8362⟩</w:t>
+              <w:t xml:space="preserve">Growth and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551232v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptions et comportements d’achat des produits alimentaires locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, pp.101-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512207v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et comportements d’achat des produits alimentaires locaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 370, pp.101-123. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Innovation Variety in the Healthcare Sector, 30 (3), pp.213-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.7297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512296v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des lieux et proximités subjectives : une analyse des dynamiques créatives franciliennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vingt-cinq ans de proximité, 5/6, pp.1121-1151. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.185.1121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516850v1</w:t>
+                <w:t xml:space="preserve">hal-02515915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t>
+                <w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t>
+              <w:t xml:space="preserve">Journal of innovation economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Multi-Scale Innovation, 25 (1), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515915v1</w:t>
+                <w:t xml:space="preserve">hal-02520543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perceptions des lieux et proximités subjectives : une analyse des dynamiques créatives franciliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of innovation economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Multi-Scale Innovation, 25 (1), pp.33-56. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vingt-cinq ans de proximité, 5/6, pp.1121-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.185.1121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520543v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of environmental trajectories: a case study of Poitou-Charentes companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (1/2), pp.92-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et trajectoires environnementales des établissements de Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,51 +2472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la méthode mixte pour une analyse globale de la durabilité des circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L'adaptation en tension (2/2), 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,90 +2550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Proximity Dynamics, Social Networks and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carrincazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (6), pp.901-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the collective process of environmental innovation: a case study of Poitou-Charentes companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Liberat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,64 +2784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des activités et dynamiques territoriales : éléments d’analyse et application aux bassins de Cognac et de Châtellerault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2888,64 +2888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORING SPATIAL FEATURES OF SCIENCE-INDUSTRY PARTNERSHIPS: A STUDY ON FRENCH DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2992,51 +2992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and geography of science-industry collaborations: the case of the University of Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3061,51 +3061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des collaborations science-industrie : Poids et impact des modalités de mise en relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.non defini</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie châtelleraudaise et ses capacités d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du pays Châtelleraudais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, De l’architecture à l’industrie : la ville entre tradition et modernité, 18, pp.27-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3199,51 +3199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial du Châtelleraudais : Spécialisation cognitive et diversité des échelles spatiales Territorial development of Châtellerault: Cognitive specialization and diversity of spatial dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (3), pp.193-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3268,51 +3268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire cognitive des territoires : le cas du bassin industriel de Châtellerault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.935-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3346,64 +3346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité: les limites d'une gouvernance locale de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.1391-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3428,77 +3428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire organisationnelle des centres d'appels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XLVII, pp.65-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3532,64 +3532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité : les limites d'une gouvernance locale de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XLII (8), pp.1391-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,91 +3606,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS Poitiers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,591 +3709,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t>
+                <w:t xml:space="preserve">La Spirits Valley : un système productif local au-delà de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dathane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réponses des filières du végétal spécialisé aux risques climatiques et environnementaux : approche territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, 2023, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03550760v1</w:t>
+                <w:t xml:space="preserve">hal-05558658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Ferchaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912209v1</w:t>
+                <w:t xml:space="preserve">halshs-03550760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des firmes de conseil pour l’accompagnement de la stratégie de compétitivité des territoires mal connus : le cas de Bahreïn et de la Floride.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Bernard</w:t>
+                <w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Ferru</w:t>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Atlas AFMI Association Francophone de Management International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113908v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring social proximity in the geography of innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle des firmes de conseil pour l’accompagnement de la stratégie de compétitivité des territoires mal connus : le cas de Bahreïn et de la Floride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Challenges for European Regions and Urban Areas in a Globalised World </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 51st European Congress of the Regional Science Association International, Aug 2011, Barelone, Spain</w:t>
+              <w:t xml:space="preserve">8ème Conférence Atlas AFMI Association Francophone de Management International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01395667v1</w:t>
+                <w:t xml:space="preserve">hal-02113908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE GEOGRAPHY OF SCIENCE-INDUSTRY COLLABORATIONS: SIZE AND PROXIMITY EFFECTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring social proximity in the geography of innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La science dans les régions : quels indicateurs pour quelles politiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire Européen des Données Localisées de l’Innovation (Eurolio) Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">New Challenges for European Regions and Urban Areas in a Globalised World </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51st European Congress of the Regional Science Association International, Aug 2011, Barelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818663v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">THE GEOGRAPHY OF SCIENCE-INDUSTRY COLLABORATIONS: SIZE AND PROXIMITY EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science dans les régions : quels indicateurs pour quelles politiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Européen des Données Localisées de l’Innovation (Eurolio) Jun 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géographie des collaborations pour l'innovation : le rôle des contraintes amont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes journées de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4303,257 +4385,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales : éloge de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chauchefoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlantique, éditions de l'Actualité scientifique Nouvelle-Aquitaine, 2017, 978-2-911320-60-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity and Innovation: Empirical Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carrincazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor &amp; Francis, 49 (6), pp.901-906, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2015.1028222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4563,500 +4645,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de développement d’un territoire non métropolitain:l'apport des méthodes mixtes pour l'analyse du bassin palois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Pecqueur; Fabien Nadou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques territoriales et mutations économiques. Transition, intermédiation, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-114, 2018, 978-2-343-14304-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Boschma : l'apport de la géographie à la compréhension des mécanismes d'innovation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management de l'innovation et de la créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éducagri éditions, pp.59-83, 2016, 9791027500826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edagri.mundl.2016.01.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity dynamics and the geography of innovation: diminishing returns or renewal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Richard Shearmur, Christophe Carrincazeaux and David Doloreux (eds), Handbook on the Geographies of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.100 - 122, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784710774.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How I Met my Partner: Reconsidering Proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Frédéric Wallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Development and Proximity Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Elgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-240, 2014, New Horizons in Regional Science, 978-1-78100-288-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781781002896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5066,769 +5148,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interregional flows of PhDs: an analysis of French long-term data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01114268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical mobility of PhDs: an analysis of French long-term data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701750v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Geographical Proximity Still Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs et dynamiques des innovations environnementales des firmes. Le cas du Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners connection process and geography of innovation: new insights from a comparative inter-organizational partnerships analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension spatiale des collaborations pour l'innovation: une analyse sur données Cifre (1981-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5838,147 +5920,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective territoriale industrielle sur le Nord Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chauchefoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fouquerray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Fédération de recherche Territoires (FED 4229) - Université de Poitiers. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5988,114 +6070,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GEOGRAPHIE DES COLLABORATIONS POUR L'INNOVATION LE ROLE DES CONTRAINTES DE RESSOURCES ET DE MISE EN RELATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Poitiers, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00461260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6242,51 +6324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028618v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Omer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri R&#233;ale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c5g2-v3eq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouqueray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097158ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.071.0217" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953520v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04455337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbab049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6273" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2015.1028222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.122.0173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2011.00385.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01836144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.095.0935" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.474.0065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01858583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chiron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517195v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.mundl.2016.01.0059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710774.00013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725073v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461258v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489364v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705004v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouquerray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j79" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Omer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri R&#233;ale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c5g2-v3eq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.071.0217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953520v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouqueray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097158ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04455337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbab049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6273" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2015.1028222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.122.0173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2011.00385.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01836144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.095.0935" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.474.0065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dathane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01858583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.mundl.2016.01.0059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710774.00013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725073v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461258v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489364v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouquerray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>