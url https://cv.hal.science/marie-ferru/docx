--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -26,60 +26,91 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie Ferru </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur des Universités en géographieDirectrice du laboratoire RURALITES et de la chaire &amp;quot;énergie et territoire&amp;quot; (Université de Poitiers)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Marie Ferru est Professeure des Universités en Géographie, directrice du Laboratoire RURALITES et d’une chaire sur l’Energie et les territoires à l’Université de Poitiers. Ses recherches, initialement centrées sur la géographie de l’innovation et le développement territorial se sont élargies aux problématiques de transition et de réindustrialisation (verte), avec en creux la question des politiques publiques. Elle a publié une quarantaine d'articles sur les thèmes de la proximité, de l'innovation et du développement territorial. Elle enseigne dans divers domaines de la géographie sociale et de l’économie territoriale, principalement à l'Université de Poitiers.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -2349,222 +2380,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies et trajectoires environnementales des établissements de Poitou-Charentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+                <w:t xml:space="preserve">Apports de la méthode mixte pour une analyse globale de la durabilité des circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.6273⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'adaptation en tension (2/2), 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028691v1</w:t>
+                <w:t xml:space="preserve">hal-05028686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la méthode mixte pour une analyse globale de la durabilité des circuits courts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ornella Boutry</w:t>
+                <w:t xml:space="preserve">Stratégies et trajectoires environnementales des établissements de Poitou-Charentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L'adaptation en tension (2/2), 7 (2), </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.9-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.6273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028686v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Proximity Dynamics, Social Networks and Innovation</w:t>
               </w:r>
@@ -2693,51 +2724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Liberat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2810,51 +2841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012/2, pp.173 - 191 </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2986,303 +3017,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and geography of science-industry collaborations: the case of the University of Poitiers</w:t>
+                <w:t xml:space="preserve">La géographie des collaborations science-industrie : Poids et impact des modalités de mise en relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (5)</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.non defini</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461262v1</w:t>
+                <w:t xml:space="preserve">hal-00461249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie des collaborations science-industrie : Poids et impact des modalités de mise en relation</w:t>
+                <w:t xml:space="preserve">Formation and geography of science-industry collaborations: the case of the University of Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.non defini</w:t>
+              <w:t xml:space="preserve">Industry and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461249v1</w:t>
+                <w:t xml:space="preserve">hal-00461262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie châtelleraudaise et ses capacités d'innovation</w:t>
+                <w:t xml:space="preserve">Le développement territorial du Châtelleraudais : Spécialisation cognitive et diversité des échelles spatiales Territorial development of Châtellerault: Cognitive specialization and diversity of spatial dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire du pays Châtelleraudais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, De l’architecture à l’industrie : la ville entre tradition et modernité, 18, pp.27-53</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (3), pp.193-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836144v1</w:t>
+                <w:t xml:space="preserve">hal-00461251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement territorial du Châtelleraudais : Spécialisation cognitive et diversité des échelles spatiales Territorial development of Châtellerault: Cognitive specialization and diversity of spatial dimensions</w:t>
+                <w:t xml:space="preserve">L’industrie châtelleraudaise et ses capacités d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (3), pp.193-212</w:t>
+              <w:t xml:space="preserve">Revue d'histoire du pays Châtelleraudais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, De l’architecture à l’industrie : la ville entre tradition et modernité, 18, pp.27-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461251v1</w:t>
+                <w:t xml:space="preserve">hal-01836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire cognitive des territoires : le cas du bassin industriel de Châtellerault</w:t>
               </w:r>
@@ -4451,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlantique, éditions de l'Actualité scientifique Nouvelle-Aquitaine, 2017, 978-2-911320-60-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5122,77 +5153,184 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche &amp; développement sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5214,73 +5352,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5302,73 +5440,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5390,73 +5528,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interregional flows of PhDs: an analysis of French long-term data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5478,73 +5616,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01114268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical mobility of PhDs: an analysis of French long-term data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5566,73 +5704,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701750v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Geographical Proximity Still Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5641,223 +5779,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs et dynamiques des innovations environnementales des firmes. Le cas du Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners connection process and geography of innovation: new insights from a comparative inter-organizational partnerships analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension spatiale des collaborations pour l'innovation: une analyse sur données Cifre (1981-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5866,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5920,51 +6058,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective territoriale industrielle sur le Nord Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5973,94 +6111,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chauchefoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fouquerray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Fédération de recherche Territoires (FED 4229) - Université de Poitiers. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6070,114 +6208,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GEOGRAPHIE DES COLLABORATIONS POUR L'INNOVATION LE ROLE DES CONTRAINTES DE RESSOURCES ET DE MISE EN RELATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Poitiers, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00461260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6324,51 +6462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j79" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Omer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri R&#233;ale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c5g2-v3eq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.071.0217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953520v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouqueray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097158ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04455337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbab049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6273" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11336" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2015.1028222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.122.0173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2011.00385.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01836144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.095.0935" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.474.0065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dathane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01858583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.mundl.2016.01.0059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710774.00013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725073v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461258v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489364v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouquerray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j79" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Omer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri R&#233;ale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c5g2-v3eq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.071.0217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953520v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouqueray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097158ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04455337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbab049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2015.1028222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.122.0173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2011.00385.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01836144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.095.0935" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.474.0065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dathane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01858583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.mundl.2016.01.0059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710774.00013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725073v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461258v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489364v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouquerray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>