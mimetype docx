--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -140,300 +140,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes mixtes : une approche innovante pour l’analyse des enjeux agri-alimentaires</w:t>
+                <w:t xml:space="preserve">Méthodes mixtes et enjeux agri-alimentaires : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Les Méthodes mixtes, Janvier-Mars (391), pp.7-12. </w:t>
+              <w:t xml:space="preserve">, 2025, Les méthodes mixtes, 391, pp.139-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13j79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028627v1</w:t>
+                <w:t xml:space="preserve">hal-05028618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de réussite des projets entrepreneuriaux en contexte de réindustrialisation : le cas de deux projets agro-alimentaires bio en territoires ruraux</w:t>
+                <w:t xml:space="preserve">Les méthodes mixtes : une approche innovante pour l’analyse des enjeux agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0006⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les Méthodes mixtes, Janvier-Mars (391), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209568v1</w:t>
+                <w:t xml:space="preserve">hal-05028627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes mixtes et enjeux agri-alimentaires : état des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conditions de réussite des projets entrepreneuriaux en contexte de réindustrialisation : le cas de deux projets agro-alimentaires bio en territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Les méthodes mixtes, 391, pp.139-162. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, De l’action à la réinvention des territoires, N° 59 (2025/2), pp.6-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.059.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028618v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community dynamics and knowledge production: forty years of research in quantum computing</w:t>
               </w:r>
@@ -445,51 +445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -562,51 +562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et développement sociale : apparition, contours et principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meri Réale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -647,434 +647,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations sociales et transitions : quels freins pour quelle(s) proximité(s) ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Résilience territoriale : estimation du choc de la Covid-19 sur deux territoires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fouqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.071.0217⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Planification spatiale et résilience territoriale : le défi des changements environnementaux et sociétaux majeurs, 46 (1), pp.32-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1097158ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028660v1</w:t>
+                <w:t xml:space="preserve">hal-05028590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réindustrialisation des territoires ruraux peu denses ? L’implantation d’un projet ambitieux au défi des proximités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Innovations sociales et transitions : quels freins pour quelle(s) proximité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.217-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.071.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.24676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04342048v1</w:t>
+                <w:t xml:space="preserve">hal-05028660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension collective des projets d'innovation sociale : l’apport des chaines relationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La réindustrialisation des territoires ruraux peu denses ? L’implantation d’un projet ambitieux au défi des proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jade Omer</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.24676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arcs.10859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03953520v3</w:t>
+                <w:t xml:space="preserve">hal-04342048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience territoriale : estimation du choc de la Covid-19 sur deux territoires français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dimension collective des projets d'innovation sociale : l’apport des chaines relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Navereau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Planification spatiale et résilience territoriale : le défi des changements environnementaux et sociétaux majeurs, 46 (1), pp.32-43. </w:t>
+              <w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Relational chains, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1097158ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arcs.10859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028590v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological approach to the creative city: artists’ perceptions of cultural places in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1134,51 +1134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité des chercheurs, collaborations et circulation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacquier-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1264,51 +1264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 100 (1), pp.79-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés professionnelles territoriales de santé : une relecture du dispositif en termes de proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Omer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,798 +1561,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis and Geography of University–Industry Partnerships in France: When Interpersonal Ties Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.8362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Innovation Variety in the Healthcare Sector, 30 (3), pp.213-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551232v1</w:t>
+                <w:t xml:space="preserve">hal-02512370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et comportements d’achat des produits alimentaires locaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genesis and Geography of University–Industry Partnerships in France: When Interpersonal Ties Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Charles</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.7297⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.39-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.8362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512296v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Dynamics and Communities in Applied Biomedical Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perceptions et comportements d’achat des produits alimentaires locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Innovation Variety in the Healthcare Sector, 30 (3), pp.213-233. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 370, pp.101-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512370v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perceptions des lieux et proximités subjectives : une analyse des dynamiques créatives franciliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27, </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vingt-cinq ans de proximité, 5/6, pp.1121-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.185.1121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515915v1</w:t>
+                <w:t xml:space="preserve">hal-02516850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t>
+                <w:t xml:space="preserve">Carrières des chercheurs et dynamique des réseaux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of innovation economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.4218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520543v1</w:t>
+                <w:t xml:space="preserve">hal-02515915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des lieux et proximités subjectives : une analyse des dynamiques créatives franciliennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of PhDs’ internal migration in France, 1970-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vingt-cinq ans de proximité, 5/6, pp.1121-1151. </w:t>
+              <w:t xml:space="preserve">Journal of innovation economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Multi-Scale Innovation, 25 (1), pp.33-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.185.1121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516850v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of environmental trajectories: a case study of Poitou-Charentes companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (1/2), pp.92-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la méthode mixte pour une analyse globale de la durabilité des circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L'adaptation en tension (2/2), 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2490,51 +2490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et trajectoires environnementales des établissements de Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2581,90 +2581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Proximity Dynamics, Social Networks and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carrincazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (6), pp.901-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the collective process of environmental innovation: a case study of Poitou-Charentes companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Liberat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,64 +2815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des activités et dynamiques territoriales : éléments d’analyse et application aux bassins de Cognac et de Châtellerault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2919,64 +2919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORING SPATIAL FEATURES OF SCIENCE-INDUSTRY PARTNERSHIPS: A STUDY ON FRENCH DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3023,51 +3023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des collaborations science-industrie : Poids et impact des modalités de mise en relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.non defini</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3092,51 +3092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and geography of science-industry collaborations: the case of the University of Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3161,51 +3161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial du Châtelleraudais : Spécialisation cognitive et diversité des échelles spatiales Territorial development of Châtellerault: Cognitive specialization and diversity of spatial dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (3), pp.193-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3230,51 +3230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie châtelleraudaise et ses capacités d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire du pays Châtelleraudais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, De l’architecture à l’industrie : la ville entre tradition et modernité, 18, pp.27-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire cognitive des territoires : le cas du bassin industriel de Châtellerault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.935-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3377,64 +3377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité: les limites d'une gouvernance locale de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.1391-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3459,77 +3459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire organisationnelle des centres d'appels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XLVII, pp.65-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3563,64 +3563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pôles de compétitivité : les limites d'une gouvernance locale de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XLII (8), pp.1391-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3677,51 +3677,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS Poitiers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3759,51 +3759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Spirits Valley : un système productif local au-delà de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dathane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réponses des filières du végétal spécialisé aux risques climatiques et environnementaux : approche territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agro Rennes-Angers, 2023, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3822,243 +3822,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Flavie Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03550760v1</w:t>
+                <w:t xml:space="preserve">hal-03912209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912209v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des firmes de conseil pour l’accompagnement de la stratégie de compétitivité des territoires mal connus : le cas de Bahreïn et de la Floride.</w:t>
               </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Atlas AFMI Association Francophone de Management International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4139,77 +4139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring social proximity in the geography of innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges for European Regions and Urban Areas in a Globalised World </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51st European Congress of the Regional Science Association International, Aug 2011, Barelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4234,64 +4234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE GEOGRAPHY OF SCIENCE-INDUSTRY COLLABORATIONS: SIZE AND PROXIMITY EFFECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La science dans les régions : quels indicateurs pour quelles politiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire Européen des Données Localisées de l’Innovation (Eurolio) Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4316,64 +4316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des collaborations pour l'innovation : le rôle des contraintes amont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes journées de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4430,90 +4430,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales : éloge de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chauchefoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4690,51 +4690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de développement d’un territoire non métropolitain:l'apport des méthodes mixtes pour l'analyse du bassin palois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Pecqueur; Fabien Nadou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques territoriales et mutations économiques. Transition, intermédiation, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap.5, </w:t>
@@ -4789,51 +4789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Boschma : l'apport de la géographie à la compréhension des mécanismes d'innovation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management de l'innovation et de la créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4871,51 +4871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éducagri éditions, pp.59-83, 2016, 9791027500826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity dynamics and the geography of innovation: diminishing returns or renewal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,77 +5040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How I Met my Partner: Reconsidering Proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Frédéric Wallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Development and Proximity Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5206,51 +5206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche &amp; développement sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5313,51 +5313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5401,51 +5401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of digital technologies on perceptions of proximity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5489,51 +5489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5577,64 +5577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interregional flows of PhDs: an analysis of French long-term data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5665,64 +5665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical mobility of PhDs: an analysis of French long-term data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5740,64 +5740,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Geographical Proximity Still Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5828,51 +5828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs et dynamiques des innovations environnementales des firmes. Le cas du Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5903,51 +5903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partners connection process and geography of innovation: new insights from a comparative inter-organizational partnerships analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5965,64 +5965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension spatiale des collaborations pour l'innovation: une analyse sur données Cifre (1981-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6072,51 +6072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective territoriale industrielle sur le Nord Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chauchefoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GEOGRAPHIE DES COLLABORATIONS POUR L'INNOVATION LE ROLE DES CONTRAINTES DE RESSOURCES ET DE MISE EN RELATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Poitiers, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6462,51 +6462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028627v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j79" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Omer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri R&#233;ale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c5g2-v3eq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.071.0217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24676" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953520v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouqueray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097158ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04455337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbab049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2015.1028222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.122.0173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2011.00385.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01836144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.095.0935" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.474.0065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dathane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01858583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.mundl.2016.01.0059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710774.00013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725073v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461258v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489364v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouquerray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028618v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j72" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.059.0006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jkm-01-2023-0083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Omer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri R&#233;ale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c5g2-v3eq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouqueray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097158ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.071.0217" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Texier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24676" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953520v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10859" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04455337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbab049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.322.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pr&#233;vost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7297" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028686v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2015.1028222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.122.0173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2011.00385.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01836144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.095.0935" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.474.0065" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dathane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01858583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chauchefoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chiron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517195v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04129429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.mundl.2016.01.0059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784710774.00013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701750v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725073v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461258v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489364v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouquerray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nadeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>