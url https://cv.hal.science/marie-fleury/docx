--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -81,2741 +81,2858 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt, l'or et les esprits : les sociétés businenge face à la nature</w:t>
+                <w:t xml:space="preserve">Archéologie participative avec les Wayana de Guyane : démarche pluridisciplinaire pour une ethno-archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimawale Opoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitalewa Palanaiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaima Putpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 341, pp.44-46</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archéologie pour, par et avec le public, 175, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765075v1</w:t>
+                <w:t xml:space="preserve">hal-04766255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un parc en Amazonie</w:t>
+                <w:t xml:space="preserve">La forêt, l'or et les esprits : les sociétés businenge face à la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 341, pp.59-61</w:t>
+              <w:t xml:space="preserve">, 2024, 341, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765084v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manioc, l’arouman et la couleuvre</w:t>
+                <w:t xml:space="preserve">Un parc en Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Garance Voyageuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144, pp.53-56</w:t>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 341, pp.59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765055v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie participative avec les Wayana de Guyane : démarche pluridisciplinaire pour une ethno-archéologie</w:t>
+                <w:t xml:space="preserve">Le manioc, l’arouman et la couleuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Archéologie pour, par et avec le public, 175, pp.13-20</w:t>
+              <w:t xml:space="preserve">La Garance Voyageuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766255v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated checklist of the tree species of French Guiana, including vernacular nomenclature</w:t>
+                <w:t xml:space="preserve">L’huile de carapa chez les Wayãpi de Trois Sauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Molino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+                <w:t xml:space="preserve">Adèle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grenand</w:t>
+                <w:t xml:space="preserve">Barthelemy Miso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Engel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Michel Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adansonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/adansonia2022v44a26⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138hq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940991v1</w:t>
+                <w:t xml:space="preserve">hal-05572323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie participative avec les Wayana dans les Tumuc-Humac (Mont Mitaraka, crique Alama, Guyane Française)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An annotated checklist of the tree species of French Guiana, including vernacular nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.6750⟩</w:t>
+              <w:t xml:space="preserve">Adansonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.345-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/adansonia2022v44a26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275045v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie participative au massif du Mitaraka</w:t>
+                <w:t xml:space="preserve">Archéologie participative avec les Wayana dans les Tumuc-Humac (Mont Mitaraka, crique Alama, Guyane Française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimawale Opoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Putpu Anaima</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitalewa Palanaiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaima Putpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une saison en Guyane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VARIA, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.6750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266560v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaan Mawina (Marouini): elements for a mapping of the history of the Boni/Aluku Maroons and Wayana Amerindians on Upper Maroni</w:t>
+                <w:t xml:space="preserve">Archéologie participative au massif du Mitaraka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimawale Opoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palanaiwa Aitalewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Putpu Anaima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une saison en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02150374v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution of vapA ‐positive Rhodococcus equi in affected and unaffected horse‐breeding farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaan Mawina (Marouini): elements for a mapping of the history of the Boni/Aluku Maroons and Wayana Amerindians on Upper Maroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/vr.104088⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.3534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451307v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02150374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential distribution of vapA ‐positive Rhodococcus equi in affected and unaffected horse‐breeding farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">M. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nardella</w:t>
+                <w:t xml:space="preserve">F. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+                <w:t xml:space="preserve">N. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181 (6), pp.145-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.104088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313006v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayana of French Guiana on the trail of their history: Participatory mapping of the Litani (Aletani) and oral memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fleury</w:t>
+                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasikale Alupki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aimawale Opoya</w:t>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiso Aloïké</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02150350v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wayana of French Guiana on the trail of their history: Participatory mapping of the Litani (Aletani) and oral memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tasikale Alupki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimawale Opoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waiso Aloïké</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152706v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02150350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes médicinales et populations autochtones en Guyane : perception chamanique, législation et gouvernance de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boutinot</w:t>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Karpe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5-6, pp.189-212. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elohi.804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031994v1</w:t>
+                <w:t xml:space="preserve">hal-01152706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un conservatoire botanique adapté au territoire guyanais : comment intégrer connaissances scientifiques et connaissances traditionnelles?</w:t>
+                <w:t xml:space="preserve">Plantes médicinales et populations autochtones en Guyane : perception chamanique, législation et gouvernance de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guitet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
+                <w:t xml:space="preserve">Laurence Boutinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.12579⟩</w:t>
+              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5-6, pp.189-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267824v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discret journey of plants: Abelmoschus moschatus (Malvaceae) and Zingiber zerumbet (Zingiberaceae) in the Neotropics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un conservatoire botanique adapté au territoire guyanais : comment intégrer connaissances scientifiques et connaissances traditionnelles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Fleury</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.733⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02150399v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No greens in the forest? Note on the limited consumption of greens in the Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Lopez</w:t>
+                <w:t xml:space="preserve">The discret journey of plants: Abelmoschus moschatus (Malvaceae) and Zingiber zerumbet (Zingiberaceae) in the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5586/asbp.2012.048⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973754v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02150399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No greens in the forest? Note on the limited consumption of greens in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+                <w:t xml:space="preserve">Claudia Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
+                <w:t xml:space="preserve">Robert Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeria Payê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
+              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (4), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5586/asbp.2012.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04036520v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01767271v1</w:t>
+                <w:t xml:space="preserve">hal-04036520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits forestiers et plantes médicinales en Guyane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364298v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat traditionnel Wayana : Patrimoine de l'humanité à préserver</w:t>
+                <w:t xml:space="preserve">Produits forestiers et plantes médicinales en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une saison en Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.72-77</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 290, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364292v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc de la Guyane : un rendez-vous manqué ?</w:t>
+                <w:t xml:space="preserve">L'artisanat traditionnel Wayana : Patrimoine de l'humanité à préserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39, pp.34-37</w:t>
+              <w:t xml:space="preserve">Une saison en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201365v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver et valoriser les plantes médicinales et les savoirs traditionnels en Guyane, enjeux actuels de l'ethnopharmacologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parc de la Guyane : un rendez-vous manqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.8-16</w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201185v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parc national de la Guyane : un arbitrage difficile entre intérêts divergents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préserver et valoriser les plantes médicinales et les savoirs traditionnels en Guyane, enjeux actuels de l'ethnopharmacologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 92, pp.10-10</w:t>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201184v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des ressources forestières en Guyane : de la tradition à la valorisation.</w:t>
+                <w:t xml:space="preserve">Le parc national de la Guyane : un arbitrage difficile entre intérêts divergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Béreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp.10-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449348v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture itinérante sur brûlis dans les bassins du Maroni et de l'Oyapock : dynamique et adaptation aux contraintes spatiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usage des ressources forestières en Guyane : de la tradition à la valorisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grenand</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Grenand</w:t>
+                <w:t xml:space="preserve">Didier Béreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 55 (sp.), pp.236-259</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 55 (sp), pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture itinérante sur brûlis dans les bassins du Maroni et de l'Oyapock : dynamique et adaptation aux contraintes spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Reinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55, pp.236-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2825,154 +2942,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystèmes tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bonhême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Appora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Atramentowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 2ème colloque de restitution du programme de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2982,347 +3099,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remèdes créoles de madame Louison. Rémèd kréyol man Louison yan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Liliane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADEPAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marie Fleury</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remèdes hmong, Tshuaj Hmoob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lormée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauj Faiv Neeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADEPAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marie Fleury, 9782952319942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remèdes wayana – Wajana epit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions GADEPAM-CRDP, pp.112, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque &amp;quot;Recherche et valorisation des produits de la forêt : quelle démarche équitable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Gadepam, pp.358, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3332,1799 +3449,1799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrating the roles of botanical gardens in plant conservation: The Muséum national d’histoire naturelle: contribution to the Global Strategy for Plant Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Di Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pullaiah T. &amp; Galbraith D. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Gardens and Their Role in Plant Conservation European and American Botanical Gardens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (5), CRC Press, Taylor &amp; Francis group, pp.91-120, 2024, 978-1-032-25222-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003282556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un label wayana: protection des motifs et des modèles de l’art traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimawale Opoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Faberon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régimes des Autochtones et populations locales des outre-mers française. Droit et politique comparés. Recherche sur la cohésion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Recherches sur la cohésion sociale, pp.261-266, 2023, 978-2-492091-04-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index des noms vernaculaires des arbres de Guyane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Petite ethnobotanique forestière de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, H.; Aténi, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des arbres de Guyane, 3ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ONF, pp.597-613, 2022, 978-2842073985</w:t>
+              <w:t xml:space="preserve">, ONF, pp.46-57, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892334v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite ethnobotanique forestière de Guyane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Index des noms vernaculaires des arbres de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, H.; Aténi, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des arbres de Guyane, 3ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ONF, pp.46-57, 2022</w:t>
+              <w:t xml:space="preserve">, ONF, pp.597-613, 2022, 978-2842073985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890985v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie participative chez les Wayana de l’Alétani (Litani)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasikale Alupki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waiso Michel Aloïké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimawale Opoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noucher M., Polidori L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2020, 978-2-271-13213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnaval, vous avez dit carnaval ? Rites et fêtes purificatoires chez les Aluku et les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blérard M., Danglades M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bals masqués de Guyane et d’ailleurs. Identités et imaginaires carnavalesques en question.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions ORPHIE, 2020, 979-10-298-0399-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats (cartographiques) autour du SDOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noucher M., Polidori L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2020, 978-2-271-13213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle de Siparuna guianensis : composition chimique et potentiel antiradicalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breselec M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées traditionnelles des Outre-mer : de la Recherche à la Valorisation. Actes du 9e Colloque International des Plantes Aromatiques et Médicinales de l’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la valorisation des plantes aromatiques et médicinales (PAM) sur le littoral guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervouët Alissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valade Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées traditionnelles des Outre-mer : de la Recherche à la Valorisation. Actes du 9e Colloque International des Plantes Aromatiques et Médicinales de l’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur les intoxications avec les boissons bita en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernon Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées traditionnelles des Outre-mer : de la Recherche à la Valorisation. Actes du 9e Colloque International des Plantes Aromatiques et Médicinales de l’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des cuisines amérindiennes dans les Amériques: fêtes, foires et festivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tibério M.L.; Marta-Costa A.A.; Pereiro X.; Barros A.; Menezes S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atas do 3er seminario Alimentos e manifestações culturais tradicionais/2° Simpósio internacional Alimentação e cultura: tradição e inovação na produção e consumo de alimentos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vila Real, Universidade de Trás-os-Montes e Alto Douro (UTAD), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes médicinales chez les Aluku (Boni) du haut Maroni : origine, symbolique et usages</w:t>
+                <w:t xml:space="preserve">Utilisations traditionnelles. Wassay, Comou, Patawa : Trois palmiers aux multiples usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Moomou, Jean and APFOM. </w:t>
+              <w:t xml:space="preserve">Béreau, Didier and Robinson, Jean-Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés marrones des Amériques. Mémoires, patrimoines, identités et histoire du XVIIe au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibis rouge édition , pp.293-310, 2015, 9782844504517</w:t>
+              <w:t xml:space="preserve">Palmiers patrimoniaux de Guyane. Wassay, Comou, Patawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lelivredart, pp.14-22, 2015, 9782355322372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845648v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisations traditionnelles. Wassay, Comou, Patawa : Trois palmiers aux multiples usages</w:t>
+                <w:t xml:space="preserve">Plantes médicinales chez les Aluku (Boni) du haut Maroni : origine, symbolique et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béreau, Didier and Robinson, Jean-Charles. </w:t>
+              <w:t xml:space="preserve">Moomou, Jean and APFOM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palmiers patrimoniaux de Guyane. Wassay, Comou, Patawa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lelivredart, pp.14-22, 2015, 9782355322372</w:t>
+              <w:t xml:space="preserve">Sociétés marrones des Amériques. Mémoires, patrimoines, identités et histoire du XVIIe au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis rouge édition , pp.293-310, 2015, 9782844504517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845643v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des palmiers et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Grandville, Jean-Jacques Xand Gayot, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des palmiers de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvétude, ONF, pp.50-81, 2014, 978-2-84207-374-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat traditionnel guyanais, de la connaissance à la valorisation : l’exemple de la vannerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystèmes forestiers des Caraïbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.493-508, 2009, 978-2-8111-090-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du piment de l'agouti à la fiente d'aigle harpie : les animaux entre aliments, maux et remèdes chez les Wayana (Guyane française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dounias E., Motte-Florac E., Mesnil M., Dunham M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le symbolisme des animaux. L'animal clef-de-voûte dans la tradition orale et les interactions homme-nature / Animal symbolism. The “keystone” animal in oral tradition and interactions between humans and nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, .Paris: IRD Editions, pp.835-855, 2007, Collection “Colloques et Séminaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parc de la Guyane, un enjeu patrimonial, territorial et identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et Savoirs naturalistes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, IDDRI, IFB, INRA, pp.71-75, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de production des peuples forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFT; ULB, pp.43-63, 2000, Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5134,360 +5251,360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une protection juridique des Arts traditionnels wayana-apalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio sur les Arts traditionnels wayana-apalai -mars 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALUKUJANA : Exposition sur l’évolution de l’art businenge et amérindien des années 50 à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lemag' - La revue numérique de la Fondation de l’Université de Guyane Edition n°11 - Septembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes ethnobotaniques et programme TRAMAZ en Guyane : Bilan et perspectives in Actes du 3e colloque international sur les Plantes Aromatiques et Médicinales des DOM-TOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalimata, l'art de la poterie chez les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5634,51 +5751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765075v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765084v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04766255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimawale Opoya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitalewa Palanaiwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaima Putpu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Frame" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2022v44a26" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6750" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanaiwa Aitalewa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putpu Anaima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3534" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451307v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;vin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duquesne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104088" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasikale Alupki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2711" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.733" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pay&#234;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2012.048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;reau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032163v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reinette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Appora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Atramentowicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Liliane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gadepam.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorm&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauj Faiv Neeb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Di Simone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003282556" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Calmet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Michel Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breselec M." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervou&#235;t Alissa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valade Isabelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sanquer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Diane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Moreira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845643v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04575217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284305v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04766255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimawale Opoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitalewa Palanaiwa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaima Putpu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Miso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Frame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2022v44a26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanaiwa Aitalewa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putpu Anaima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;vin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duquesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasikale Alupki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.804" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pay&#234;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2012.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;reau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5779" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reinette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Appora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Atramentowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Liliane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gadepam.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorm&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauj Faiv Neeb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Di Simone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003282556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Calmet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Michel Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breselec M." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervou&#235;t Alissa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valade Isabelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sanquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Diane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Moreira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845654v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04575217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>