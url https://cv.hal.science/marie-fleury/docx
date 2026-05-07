--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -309,165 +309,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un parc en Amazonie</w:t>
+                <w:t xml:space="preserve">Le manioc, l’arouman et la couleuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 341, pp.59-61</w:t>
+              <w:t xml:space="preserve">La Garance Voyageuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765084v1</w:t>
+                <w:t xml:space="preserve">hal-04765055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manioc, l’arouman et la couleuvre</w:t>
+                <w:t xml:space="preserve">Un parc en Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Garance Voyageuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144, pp.53-56</w:t>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 341, pp.59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765055v1</w:t>
+                <w:t xml:space="preserve">hal-04765084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’huile de carapa chez les Wayãpi de Trois Sauts</w:t>
               </w:r>
@@ -698,286 +698,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie participative avec les Wayana dans les Tumuc-Humac (Mont Mitaraka, crique Alama, Guyane Française)</w:t>
+                <w:t xml:space="preserve">Archéologie participative au massif du Mitaraka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimawale Opoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaima Putpu</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palanaiwa Aitalewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Putpu Anaima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une saison en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275045v1</w:t>
+                <w:t xml:space="preserve">hal-03266560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie participative au massif du Mitaraka</w:t>
+                <w:t xml:space="preserve">Archéologie participative avec les Wayana dans les Tumuc-Humac (Mont Mitaraka, crique Alama, Guyane Française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimawale Opoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Putpu Anaima</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitalewa Palanaiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaima Putpu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une saison en Guyane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VARIA, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.6750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266560v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaan Mawina (Marouini): elements for a mapping of the history of the Boni/Aluku Maroons and Wayana Amerindians on Upper Maroni</w:t>
               </w:r>
@@ -1035,1904 +1035,1770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02150374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution of vapA ‐positive Rhodococcus equi in affected and unaffected horse‐breeding farms</w:t>
+                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petry</w:t>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sévin</w:t>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fleury</w:t>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duquesne</w:t>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Foucher</w:t>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 181 (6), pp.145-145. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vr.104088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451307v1</w:t>
+                <w:t xml:space="preserve">hal-01313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wayana of French Guiana on the trail of their history: Participatory mapping of the Litani (Aletani) and oral memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">Tasikale Alupki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimawale Opoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nardella</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waiso Aloïké</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313006v1</w:t>
+                <w:t xml:space="preserve">mnhn-02150350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayana of French Guiana on the trail of their history: Participatory mapping of the Litani (Aletani) and oral memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02150350v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plantes médicinales et populations autochtones en Guyane : perception chamanique, législation et gouvernance de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boutinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5-6, pp.189-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elohi.804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152706v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes médicinales et populations autochtones en Guyane : perception chamanique, législation et gouvernance de la biodiversité</w:t>
+                <w:t xml:space="preserve">Un conservatoire botanique adapté au territoire guyanais : comment intégrer connaissances scientifiques et connaissances traditionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Karpe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOHI Peuples indigènes et environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/elohi.804⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031994v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un conservatoire botanique adapté au territoire guyanais : comment intégrer connaissances scientifiques et connaissances traditionnelles?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The discret journey of plants: Abelmoschus moschatus (Malvaceae) and Zingiber zerumbet (Zingiberaceae) in the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.12579⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267824v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02150399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discret journey of plants: Abelmoschus moschatus (Malvaceae) and Zingiber zerumbet (Zingiberaceae) in the Neotropics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
+                <w:t xml:space="preserve">No greens in the forest? Note on the limited consumption of greens in the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Payê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.733⟩</w:t>
+              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (4), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5586/asbp.2012.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02150399v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No greens in the forest? Note on the limited consumption of greens in the Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Katz</w:t>
+                <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lopez</w:t>
+                <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Miller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5586/asbp.2012.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01973754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germosén-Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039-1050. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+              <w:t xml:space="preserve">, 2011, 133 (3), pp.1039 - 1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jep.2010.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036520v1</w:t>
+                <w:t xml:space="preserve">hal-01767271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAMIL ethnopharmalogical survey in Les Saintes (Guadeloupe, French West Indies): A comparative study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produits forestiers et plantes médicinales en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gladys Loranger-Merciris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 290, pp.37-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01767271v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits forestiers et plantes médicinales en Guyane</w:t>
+                <w:t xml:space="preserve">L'artisanat traditionnel Wayana : Patrimoine de l'humanité à préserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 290, pp.37-39</w:t>
+              <w:t xml:space="preserve">Une saison en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364298v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artisanat traditionnel Wayana : Patrimoine de l'humanité à préserver</w:t>
+                <w:t xml:space="preserve">Parc de la Guyane : un rendez-vous manqué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une saison en Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.72-77</w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364292v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc de la Guyane : un rendez-vous manqué ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préserver et valoriser les plantes médicinales et les savoirs traditionnels en Guyane, enjeux actuels de l'ethnopharmacologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39, pp.34-37</w:t>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201365v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver et valoriser les plantes médicinales et les savoirs traditionnels en Guyane, enjeux actuels de l'ethnopharmacologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le parc national de la Guyane : un arbitrage difficile entre intérêts divergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.8-16</w:t>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92, pp.10-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201185v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parc national de la Guyane : un arbitrage difficile entre intérêts divergents</w:t>
+                <w:t xml:space="preserve">Usage des ressources forestières en Guyane : de la tradition à la valorisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (sp), pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201184v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des ressources forestières en Guyane : de la tradition à la valorisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agriculture itinérante sur brûlis dans les bassins du Maroni et de l'Oyapock : dynamique et adaptation aux contraintes spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Béreau</w:t>
+                <w:t xml:space="preserve">Yann Reinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Grenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 55 (sp), pp.291-305. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 55, pp.236-259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2942,154 +2808,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystèmes tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bonhême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Appora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Atramentowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 2ème colloque de restitution du programme de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3099,347 +2965,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remèdes créoles de madame Louison. Rémèd kréyol man Louison yan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Liliane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADEPAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marie Fleury</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remèdes hmong, Tshuaj Hmoob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lormée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauj Faiv Neeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADEPAM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marie Fleury, 9782952319942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remèdes wayana – Wajana epit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions GADEPAM-CRDP, pp.112, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du colloque &amp;quot;Recherche et valorisation des produits de la forêt : quelle démarche équitable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Gadepam, pp.358, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3449,315 +3315,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrating the roles of botanical gardens in plant conservation: The Muséum national d’histoire naturelle: contribution to the Global Strategy for Plant Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Di Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pullaiah T. &amp; Galbraith D. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Gardens and Their Role in Plant Conservation European and American Botanical Gardens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (5), CRC Press, Taylor &amp; Francis group, pp.91-120, 2024, 978-1-032-25222-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003282556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un label wayana: protection des motifs et des modèles de l’art traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimawale Opoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Faberon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les régimes des Autochtones et populations locales des outre-mers française. Droit et politique comparés. Recherche sur la cohésion sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Recherches sur la cohésion sociale, pp.261-266, 2023, 978-2-492091-04-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite ethnobotanique forestière de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,387 +3642,387 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, H.; Aténi, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des arbres de Guyane, 3ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONF, pp.46-57, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index des noms vernaculaires des arbres de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, H.; Aténi, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des arbres de Guyane, 3ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONF, pp.597-613, 2022, 978-2842073985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie participative chez les Wayana de l’Alétani (Litani)</w:t>
+                <w:t xml:space="preserve">Carnaval, vous avez dit carnaval ? Rites et fêtes purificatoires chez les Aluku et les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Noucher M., Polidori L. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blérard M., Danglades M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, 2020, 978-2-271-13213-0</w:t>
+              <w:t xml:space="preserve">Bals masqués de Guyane et d’ailleurs. Identités et imaginaires carnavalesques en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions ORPHIE, 2020, 979-10-298-0399-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266555v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnaval, vous avez dit carnaval ? Rites et fêtes purificatoires chez les Aluku et les Wayana</w:t>
+                <w:t xml:space="preserve">Cartographie participative chez les Wayana de l’Alétani (Litani)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blérard M., Danglades M. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasikale Alupki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waiso Michel Aloïké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimawale Opoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noucher M., Polidori L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bals masqués de Guyane et d’ailleurs. Identités et imaginaires carnavalesques en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions ORPHIE, 2020, 979-10-298-0399-4</w:t>
+              <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2020, 978-2-271-13213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266558v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats (cartographiques) autour du SDOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4176,1072 +4042,1072 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noucher M., Polidori L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2020, 978-2-271-13213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huile essentielle de Siparuna guianensis : composition chimique et potentiel antiradicalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breselec M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées traditionnelles des Outre-mer : de la Recherche à la Valorisation. Actes du 9e Colloque International des Plantes Aromatiques et Médicinales de l’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la valorisation des plantes aromatiques et médicinales (PAM) sur le littoral guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervouët Alissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valade Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées traditionnelles des Outre-mer : de la Recherche à la Valorisation. Actes du 9e Colloque International des Plantes Aromatiques et Médicinales de l’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur les intoxications avec les boissons bita en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernon Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées traditionnelles des Outre-mer : de la Recherche à la Valorisation. Actes du 9e Colloque International des Plantes Aromatiques et Médicinales de l’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des cuisines amérindiennes dans les Amériques: fêtes, foires et festivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tibério M.L.; Marta-Costa A.A.; Pereiro X.; Barros A.; Menezes S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atas do 3er seminario Alimentos e manifestações culturais tradicionais/2° Simpósio internacional Alimentação e cultura: tradição e inovação na produção e consumo de alimentos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vila Real, Universidade de Trás-os-Montes e Alto Douro (UTAD), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations traditionnelles. Wassay, Comou, Patawa : Trois palmiers aux multiples usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béreau, Didier and Robinson, Jean-Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palmiers patrimoniaux de Guyane. Wassay, Comou, Patawa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lelivredart, pp.14-22, 2015, 9782355322372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes médicinales chez les Aluku (Boni) du haut Maroni : origine, symbolique et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moomou, Jean and APFOM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés marrones des Amériques. Mémoires, patrimoines, identités et histoire du XVIIe au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ibis rouge édition , pp.293-310, 2015, 9782844504517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des palmiers et des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Grandville, Jean-Jacques Xand Gayot, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide des palmiers de Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvétude, ONF, pp.50-81, 2014, 978-2-84207-374-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat traditionnel guyanais, de la connaissance à la valorisation : l’exemple de la vannerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystèmes forestiers des Caraïbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.493-508, 2009, 978-2-8111-090-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du piment de l'agouti à la fiente d'aigle harpie : les animaux entre aliments, maux et remèdes chez les Wayana (Guyane française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dounias E., Motte-Florac E., Mesnil M., Dunham M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le symbolisme des animaux. L'animal clef-de-voûte dans la tradition orale et les interactions homme-nature / Animal symbolism. The “keystone” animal in oral tradition and interactions between humans and nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, .Paris: IRD Editions, pp.835-855, 2007, Collection “Colloques et Séminaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parc de la Guyane, un enjeu patrimonial, territorial et identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et Savoirs naturalistes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD, IDDRI, IFB, INRA, pp.71-75, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de production des peuples forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFT; ULB, pp.43-63, 2000, Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5251,360 +5117,360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une protection juridique des Arts traditionnels wayana-apalai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio sur les Arts traditionnels wayana-apalai -mars 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALUKUJANA : Exposition sur l’évolution de l’art businenge et amérindien des années 50 à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lemag' - La revue numérique de la Fondation de l’Université de Guyane Edition n°11 - Septembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes ethnobotaniques et programme TRAMAZ en Guyane : Bilan et perspectives in Actes du 3e colloque international sur les Plantes Aromatiques et Médicinales des DOM-TOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalimata, l'art de la poterie chez les Wayana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5751,51 +5617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04766255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimawale Opoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitalewa Palanaiwa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaima Putpu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Miso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Frame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2022v44a26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanaiwa Aitalewa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putpu Anaima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;vin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duquesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.104088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasikale Alupki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.804" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzales" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.733" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pay&#234;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2012.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;reau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5779" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reinette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Appora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Atramentowicz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266480v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Liliane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gadepam.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorm&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauj Faiv Neeb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Di Simone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003282556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Calmet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Michel Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breselec M." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervou&#235;t Alissa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valade Isabelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sanquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Diane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Moreira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845643v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845654v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458109v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240594v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04575217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04766255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimawale Opoya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitalewa Palanaiwa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaima Putpu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Miso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Frame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2022v44a26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palanaiwa Aitalewa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Putpu Anaima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.6750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasikale Alupki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2711" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elohi.804" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02150399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Katz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Miller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Pay&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.2012.048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04036520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germos&#233;n-Robineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2010.11.034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR63F3T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01767271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;reau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5779" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Reinette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Appora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Atramentowicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Liliane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gadepam.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorm&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauj Faiv Neeb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Achille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Di Simone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003282556" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Calmet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266558v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waiso Michel Alo&#239;k&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breselec M." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervou&#235;t Alissa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valade Isabelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sanquer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Diane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Moreira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536311v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bahuchet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cogels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05240594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04575217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>