--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">127161511997070560360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GonkFlYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -200,2849 +221,2849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brominated Haloacetic Acids and the Need for Stricter Drinking Water Policies: A Case Study in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jabalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposure and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (2), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12403-026-00770-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized methods for adsorbable organic halides (AOX) and halogen‑specific speciation for tracking disinfection by-products from source to tap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-026-06435-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimagining Urban River Bathing in Europe: A Multisectoral and Interdisciplinary Dive Into Lyon's Rivers (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 42 (1), pp.224-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.70050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multicritère pour estimer la vulnérabilité des territoires aux impacts des changements climatiques sur la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modèle multicritère pour caractériser et réduire la vulnérabilité des territoires aux impacts potentiels du changement climatique sur la santé des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0162⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (4), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2024.1813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834368v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multicritère pour caractériser et réduire la vulnérabilité des territoires aux impacts potentiels du changement climatique sur la santé des populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des baignades urbaines dans un contexte de changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (HS1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2024.1813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765864v1</w:t>
+                <w:t xml:space="preserve">hal-04735458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des baignades urbaines dans un contexte de changement climatique ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un modèle multicritère pour estimer la vulnérabilité des territoires aux impacts des changements climatiques sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36 (HS1), pp.10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, vol. 36 (HS1), pp.162-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735458v1</w:t>
+                <w:t xml:space="preserve">hal-04834368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)-discovering rivers benefits in the City: a One Health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Vulnerability to Health Impacts of Climate Change in French Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Evaluate Health In All Policies at the Local Level: Methodological Insights Within Municipalities From the WHO French Healthy Cities Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Héritage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of health policy and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34172/ijhpm.2022.6584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyan Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554030v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Urban Green Spaces and Cancer: A Scoping Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041751⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146847v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités et appropriations des connaissances dans une démarche de recherche partenariale : les décalages à l’oeuvre dans le projet GREENH-City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Staying active during Covid-19 crisis: why it would have been important to keep public parks opened</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Montiege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975920978287⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.ckab165.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117670v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the links between climate change and human health in urban areas: how is research conducted? A Scoping review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Regnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (9), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Vaillant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.321⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447238v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention research partnerships: enablers for activating health in all policies approach?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z Vaillant</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.679⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447209v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better integration of health in urban development project: from theory to action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veterinary pharmaceutical residues from natural water to tap water: Sales, occurrence and fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Charuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.169-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470459v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01863750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary pharmaceutical residues from natural water to tap water: Sales, occurrence and fate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Who, why, when and how do people use urban green spaces? A study of users from 18 parks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.08.075⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01863750v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The case [of] health in all policies approach in French cities to promote healthy urban green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (Suppl. 4), pp.74-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct DOC and nitrate determination in water using dual pathlength and second derivative UV spectrophotometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.312-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial contamination detection in water resources: interest of current optical methods, trends and needs in the context of climate change.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (4), pp.4292-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph110404292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing organic carbon-nitrate linear relationship from UV spectra of freshwaters in agricultural environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.115--120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of organic carbon and nitrate with river flow within an oceanic regime in a rural area and potential impacts for drinking water production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Delpla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-V. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 477, pp.86-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3052,827 +3073,827 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbable organohalogen parameters : method optimization and seasonal variations in different water matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Velia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroanalysis 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Aug 2025, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité microbienne des zones de baignade : le cas de la baignade urbaine de METZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldine Taïrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La conférence I.S.Rivers est un événement organisé par la ZABR et le GRAIE., Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple criteria decision aiding tool to enable French municipalities to address public health impacts of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93rd Meeting of EURO Working Group on Multicriteria Decision Aiding “Multiple Criteria Decision Aiding and Sustainable Development Goals”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Belgrade, Apr 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-criteria tool to assess the vulnerability of Brittany municipalities to the impacts of climate change on population health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Ilunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IUHPE European Conference on Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUHPE, Jun 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do urban green spaces promote health equity ? A health in all policies approach at the city level in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900053v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02881244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration et partenariat dans le projet GREENH-City. GouveRnance for Equity, ENvironment and Health in the City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Do urban green spaces promote health equity ? A health in all policies approach at the city level in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RISP "Recherche interventionnelle : lutter contre les inégalités sociales et territoriales de santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national du cancer; Inserm; Institut de recherche en santé publique (IReSP), Jan 2019, Paris, France. 15p</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02881244v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A causal model to understand the impact of blue infrastructures on health and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selena Lopreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Rybchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embrace the Water, A Cities of the Future Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA), Jun 2017, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3882,1593 +3903,1593 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural and natural soils, wetlands, and sediments [chapter 14]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Urban wastewater [chapter 11]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Waters and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-383, 2022, 978-032390994-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03798603v1</w:t>
+                <w:t xml:space="preserve">hal-03798393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and aggregation properties [chapter 7]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Natural water [chapter 8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Waters and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-296, 2022, 978-032390994-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00004-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00007-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798312v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban wastewater [chapter 11]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Agricultural and natural soils, wetlands, and sediments [chapter 14]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Waters and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.347-383, 2022, 978-032390994-5. </w:t>
+              <w:t xml:space="preserve">, pp.439-454, 2022, 978-032390994-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00005-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00008-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798393v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural water [chapter 8]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Physical and aggregation properties [chapter 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Waters and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.259-296, 2022, 978-032390994-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00007-1⟩</w:t>
+              <w:t xml:space="preserve">, pp.233-258, 2022, 978-032390994-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798408v1</w:t>
+                <w:t xml:space="preserve">hal-03798312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drinking water quality assessment and management [chapter 10]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Delpla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caetano Dorea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Waters and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-345, 2022, 978-032390994-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00015-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial wastewater [Chapter 12]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Waters and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.385-416, 2022, 978-032390994-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00013-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregate organic constituents [chapter 5]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater (3rd ed.]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-192, 2022, 978-032390994-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90994-5.00001-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leachates and Organic Extracts From Solids (Chapter 11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.349-378, 2017, 978-0-444-63897-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-444-63897-7.00011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580576v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leachates and Organic Extracts From Solids (Chapter 11)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Industrial Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.349-378, 2017, 978-0-444-63897-7. </w:t>
+              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater (Second Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.317-348, 2017, 978-0-444-63897-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-444-63897-7.00011-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00010-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580582v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Wastewater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Physical and Aggregate Properties (Chapter 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater (Second Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00010-X⟩</w:t>
+              <w:t xml:space="preserve">UV-Visible Spectrophotometry of Water and Wastewater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.201-224, 2017, 978-0-444-63897-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63897-7.00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615504v1</w:t>
+                <w:t xml:space="preserve">hal-03580576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains: promouvoir l'équité et la santé. [Guide méthodologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide ISadOrA, une démarche d'accompagnement à l'Intégration de la Santé dans les Opérations d'Aménagement urbain (EHESP, A-urba, FNAU, ADEME, DGS et DGALN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé face au changement climatique en région Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Aubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiago Pereira Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 48p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisme favorable à la santé : de la théorie à la pratique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier n°410, Prendre soin des urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5478,161 +5499,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces verts urbains. Promouvoir l’équité et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Réseau des villes santé OMS. , 79p., 2020, 978-2-9567012-1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5700,51 +5721,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="779DC1B1"/>
+    <w:nsid w:val="D5A4B9A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5931,51 +5952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-florence-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4433-6289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127161511997070560360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05584642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jabalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-026-00770-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04735458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Giroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04267748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1163" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01460742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.11.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158534v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldine Ta&#239;rou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gerard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00008-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798312v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burgess" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/uv-visible-spectrophotometry-of-waters-and-soils/thomas/978-0-323-90994-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00004-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00005-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00007-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauchamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Dorea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00015-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00013-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00001-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63897-7.00011-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03615504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00010-X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02127393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-florence-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4433-6289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/127161511997070560360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GonkFlYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05584642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jabalot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-026-00770-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05304137v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixin Cao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Barbiero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chambat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04765864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2024.1813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04735458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Giroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04267748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1163" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03146847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyan Linn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deloly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Regnaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034667" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bader" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vaillant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.679" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassiet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.252" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01863750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Charuaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.08.075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rican" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01460742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Causse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.11.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110404292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNS81VZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Jung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldine Ta&#239;rou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gerard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Ilunga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734910v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lopreno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Rybchak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/uv-visible-spectrophotometry-of-waters-and-soils/thomas/978-0-323-90994-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00005-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00007-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00008-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burgess" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00004-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beauchamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caetano Dorea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00015-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00013-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03798633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323909945000010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90994-5.00001-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-444-63897-7.00011-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03615504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00010-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Az&#233;ma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63897-7.00006-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Cl&#233;ment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02127393v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117710v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Panet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>