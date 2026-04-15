--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -5711,295 +5711,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantitative trait loci (QTLs) for key cheese making phenotypes in the blue-cheese mold Penicillium roqueforti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sammy Brunel</w:t>
+                <w:t xml:space="preserve">Ecophysiological behavior of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1011669. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (7), pp.e01832-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01832-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072919v1</w:t>
+                <w:t xml:space="preserve">hal-05185212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological behavior of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Identification of quantitative trait loci (QTLs) for key cheese making phenotypes in the blue-cheese mold Penicillium roqueforti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Crequer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Piver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (7), pp.e01832-24. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1011669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01832-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185212v1</w:t>
+                <w:t xml:space="preserve">hal-05072919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into mycotoxin risk management through fungal population genetics and genomics</w:t>
               </w:r>
@@ -8492,658 +8492,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of polymorphic microsatellite markers issued from pyrosequencing technology for the medicinal mushroom Agaricus subrufescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam R. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Callac</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 334 (2), pp.119-126. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02627.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646111v1</w:t>
+                <w:t xml:space="preserve">hal-01267851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between yield components and partial resistance to Lecanicillium fungicola in the button mushroom, Agaricus bisporus, assessed by quantitative trait locus mapping</w:t>
+                <w:t xml:space="preserve">Development of polymorphic microsatellite markers issued from pyrosequencing technology for the medicinal mushroom Agaricus subrufescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (7), pp.2435-2442. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 334 (2), pp.119-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.07554-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02627.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646794v1</w:t>
+                <w:t xml:space="preserve">hal-02646111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between yield components and partial resistance to Lecanicillium fungicola in the button mushroom, Agaricus bisporus, assessed by quantitative trait locus mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (7), pp.2435-2442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07554-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267851v1</w:t>
+                <w:t xml:space="preserve">hal-02646794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait locus mapping of yield-related components and oligogenic control of the cap color of the button mushroom, Agaricus bisporus</w:t>
+                <w:t xml:space="preserve">Quantitative genetics to dissect the fungal fungal interaction between Lecanicillium verticillium and the white button mushroom Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (7), pp.2422-2434. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (4), pp.421-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.07516-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647333v1</w:t>
+                <w:t xml:space="preserve">hal-02643626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative genetics to dissect the fungal fungal interaction between Lecanicillium verticillium and the white button mushroom Agaricus bisporus</w:t>
+                <w:t xml:space="preserve">Quantitative trait locus mapping of yield-related components and oligogenic control of the cap color of the button mushroom, Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (7), pp.2422-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07516-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.01.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643626v1</w:t>
+                <w:t xml:space="preserve">hal-02647333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic linkage mapping in fungi: current state, applications, and future trends</w:t>
               </w:r>
@@ -11048,51 +11048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Forgues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell'Acqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cantu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vajou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumartinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S.M. Sonnenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lavrijssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hendrickx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Kong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karayiannis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dicenta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shurdi-Levraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pfeiffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kraif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arregui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Piver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Brunel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khoury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Buzzi-Amillano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011669" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Taskent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#252;es" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S M Sonnenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend F van Peer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985458v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Sedaghat-Tellgerd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631620v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Xu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouxian Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156250" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Edith Rodriguez Estrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phongeun Sysouphanthong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.10.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650205v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4228-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27E95A158403FBAE070FA20790998D4EF043256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654046v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826383v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827515v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Forgues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell'Acqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cantu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vajou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumartinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S.M. Sonnenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lavrijssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hendrickx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Kong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karayiannis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dicenta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shurdi-Levraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pfeiffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kraif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arregui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Piver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Brunel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khoury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Buzzi-Amillano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011669" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Taskent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#252;es" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S M Sonnenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend F van Peer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985458v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Sedaghat-Tellgerd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631620v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Xu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouxian Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156250" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Edith Rodriguez Estrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phongeun Sysouphanthong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.10.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650205v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4228-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27E95A158403FBAE070FA20790998D4EF043256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654046v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826383v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827515v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>