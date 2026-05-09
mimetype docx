--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -100,122 +100,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agroforestry systems on fungal populations in wheat crops.</w:t>
+                <w:t xml:space="preserve">Impact of agroforestry systems on fungal populations in wheat crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Talence (Bordeaux), France</w:t>
+              <w:t xml:space="preserve">Plénière réseau EPOPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecologie et évolution des Populations d'agents Pathogènes de Plantes, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446341v1</w:t>
+                <w:t xml:space="preserve">hal-05446367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of agroforestry systems on fungal populations in wheat crops</w:t>
               </w:r>
@@ -244,733 +244,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénière réseau EPOPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecologie et évolution des Populations d'agents Pathogènes de Plantes, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Congress of the Mediterranean Phytopathological Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Phytopathological Union, Jul 2025, Bari (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446367v1</w:t>
+                <w:t xml:space="preserve">hal-05446280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agroforestry systems on fungal populations in wheat crops</w:t>
+                <w:t xml:space="preserve">Impact of agroforestry systems on fungal populations in wheat crops.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of the Mediterranean Phytopathological Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mediterranean Phytopathological Union, Jul 2025, Bari (Italy), Italy</w:t>
+              <w:t xml:space="preserve">17th European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446280v1</w:t>
+                <w:t xml:space="preserve">hal-05446341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drought on grapevine wood fungal pathogen communities using a metatranscriptomics approach</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity and adaptive potential under abiotic stresses in the phytopathogenic fungus Fusarium graminearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chambard</w:t>
+                <w:t xml:space="preserve">Antoine Vajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Dell'Acqua</w:t>
+                <w:t xml:space="preserve">Thomas Dumartinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP (12th International Congress Of Plant Pathology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">16. European Conference on Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Insbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927932v1</w:t>
+                <w:t xml:space="preserve">hal-04734097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity and adaptive potential under abiotic stresses in the phytopathogenic fungus Fusarium graminearum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the interest of quantitative genetics approach to decipher fungal biology in the omic era.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Insbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734097v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolve and Resequence approach in the phytopathogenic fungus Fusarium graminearum : from concept to proof of concept ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumartinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of quantitative genetics approach to decipher fungal biology in the omic era.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of the pattern of Fusarium species infecting French wheat over 15 years: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Conference on Fungal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Insbruck, Austria</w:t>
+              <w:t xml:space="preserve">European Fusarium Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734088v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the pattern of Fusarium species infecting French wheat over 15 years: first results</w:t>
+                <w:t xml:space="preserve">Effect of drought on grapevine wood fungal pathogen communities using a metatranscriptomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
+                <w:t xml:space="preserve">Marie Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gautier</w:t>
+                <w:t xml:space="preserve">Ninon Dell'Acqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roucou</w:t>
+                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valade</w:t>
+                <w:t xml:space="preserve">Dario Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fusarium Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ICPP (12th International Congress Of Plant Pathology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734103v1</w:t>
+                <w:t xml:space="preserve">hal-04927932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fusariose des épis des céréales à paille : synthèse de 10 années de recherche pour une meilleure gestion intégrée de la maladie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Palaiokostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1597,243 +1597,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural biodiversity and molecular genetics for breeding Agaricus sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in the production of the medicinal mushroom, Agaricus subrufescens, using biological resources and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulo Carlos Llarena Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school of advanced studies ISASMBB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Pitesti, Romania</w:t>
+              <w:t xml:space="preserve">18. Congress of the international society for mushroom science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744702v1</w:t>
+                <w:t xml:space="preserve">hal-02747832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in the production of the medicinal mushroom, Agaricus subrufescens, using biological resources and breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
+                <w:t xml:space="preserve">Natural biodiversity and molecular genetics for breeding Agaricus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the international society for mushroom science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">International school of advanced studies ISASMBB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747832v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of laccase gene structural diversity in edible mushrooms</w:t>
               </w:r>
@@ -1921,243 +1921,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agaricus bisporus cultivars: hidden diversity beyond apparent uniformity ?</w:t>
+                <w:t xml:space="preserve">QTL for resistance to Trichoderma lytic enzymes and metabolites in Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rodier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathy Spataro</w:t>
+                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748163v1</w:t>
+                <w:t xml:space="preserve">hal-02748677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL for resistance to Trichoderma lytic enzymes and metabolites in Agaricus bisporus</w:t>
+                <w:t xml:space="preserve">Agaricus bisporus cultivars: hidden diversity beyond apparent uniformity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
+                <w:t xml:space="preserve">Pierre Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748677v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the resistance to Plum Pox Virus (PPV) carried by the apricot 'stark early orange' using different environmental conditions and genetic backgrounds; comparison with P. davidiana</w:t>
               </w:r>
@@ -4292,51 +4292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological behaviour of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,454 +4436,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence between Fusarium and bacterial microbiota in wheat grains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maize kernel associated Fusarium communities is affected by agronomical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186980v1</w:t>
+                <w:t xml:space="preserve">hal-05106787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize kernel associated Fusarium communities is affected by agronomical context</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-occurrence between Fusarium and bacterial microbiota in wheat grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïder Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Microbiology Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106787v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature variation on growth and exometabolome of Fusarium graminearum and Fusarium poae in in-vitro co-cultures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of agroforestery systems on crop disease: a case study on Fusarium Heand Blight in wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon - 14e Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669080v1</w:t>
+                <w:t xml:space="preserve">hal-05106766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agroforestery systems on crop disease: a case study on Fusarium Heand Blight in wheat.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of temperature variation on growth and exometabolome of Fusarium graminearum and Fusarium poae in in-vitro co-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-A Guerrero-Analco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Monribot- Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon - 14e Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106766v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'impact du changement climatique sur le risque mycotoxines sur céréales à paille : des projets d'envergure et des premiers résultats</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Buzzi-Amillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of –omic approach to dissect phytopathogenicity of Fusarium graminearum: from genomic to genetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,4763 +5677,4897 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological behavior of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
+                <w:t xml:space="preserve">Fungal Pathogen Activity and Stress‐Dependent Responses of Grapevine Wood to Esca and Drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Marie Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Cantù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bortolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Dell'Acqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.01832-24⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178 (3), pp.e70914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185212v1</w:t>
+                <w:t xml:space="preserve">hal-05614345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantitative trait loci (QTLs) for key cheese making phenotypes in the blue-cheese mold Penicillium roqueforti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sammy Brunel</w:t>
+                <w:t xml:space="preserve">Ecophysiological behavior of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (7), pp.e01832-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01832-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05072919v1</w:t>
+                <w:t xml:space="preserve">hal-05185212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into mycotoxin risk management through fungal population genetics and genomics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of quantitative trait loci (QTLs) for key cheese making phenotypes in the blue-cheese mold Penicillium roqueforti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Crequer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Piver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1040841X.2024.2392179⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1011669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689045v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination landscape and karyotypic variations revealed by linkage mapping in the grapevine downy mildew pathogen Plasmopara viticola</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+                <w:t xml:space="preserve">New insights into mycotoxin risk management through fungal population genetics and genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Bao Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle D Mazet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+                <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae259⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.597-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1040841X.2024.2392179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734121v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating-type locus organization and mating-type chromosome differentiation in the bipolar edible button mushroom Agaricus bisporus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombination landscape and karyotypic variations revealed by linkage mapping in the grapevine downy mildew pathogen Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12071079⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.jkae259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344220v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping in Fusarium graminearum identified an allele of FgVe1 involved in reduced aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2021.103566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination suppression and evolutionary strata around mating-type loci in fungi: documenting patterns and understanding evolutionary and mechanistic causes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mating-type locus organization and mating-type chromosome differentiation in the bipolar edible button mushroom Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Taskent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Kües</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton S M Sonnenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+                <w:t xml:space="preserve">Arend F van Peer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17039⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12071079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985458v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fusarium tricinctum and Fusarium avenaceum mitochondrial genomes is driven by mobility of introns and of a new type of palindromic microsatellite repeats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">Recombination suppression and evolutionary strata around mating-type loci in fungi: documenting patterns and understanding evolutionary and mechanistic causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Michael E. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6770-2⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (5), pp.2470-2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313703v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mushroom-forming fungi in preventing and reducing mycotoxins in cereal products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Evolution of Fusarium tricinctum and Fusarium avenaceum mitochondrial genomes is driven by mobility of introns and of a new type of palindromic microsatellite repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Fungorum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.1-20. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33885/sf.2019.49.1256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624879v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mapping of the recombination landscape of the phytopathogen Fusarium graminearum suggests two-speed genome evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using mushroom-forming fungi in preventing and reducing mycotoxins in cereal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12524⟩</w:t>
+              <w:t xml:space="preserve">Scientia Fungorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33885/sf.2019.49.1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626292v1</w:t>
+                <w:t xml:space="preserve">hal-02624879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of genomic diversity and host adaptation in Fusarium graminearum</w:t>
+                <w:t xml:space="preserve">High-resolution mapping of the recombination landscape of the phytopathogen Fusarium graminearum suggests two-speed genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Palaiokostas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Barreau</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zehraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.341-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3524-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605723v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic linkage map of the medicinal mushroom Agaricus subrufescens reveals highly conserved macrosynteny with the congeneric species Agaricus bisporus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+                <w:t xml:space="preserve">Landscape of genomic diversity and host adaptation in Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Rocha de Brito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cathy Spataro</w:t>
+                <w:t xml:space="preserve">Christian Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.115.025718⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3524-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637089v1</w:t>
+                <w:t xml:space="preserve">hal-01605723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spore behaviors reveal a category of mating-competent infertile heterokaryons in the offspring of the medicinal fungus Agaricus subrufescens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">The genetic linkage map of the medicinal mushroom Agaricus subrufescens reveals highly conserved macrosynteny with the congeneric species Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Rocha de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magalie Moinard</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eustáquio Souza Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Aurélien Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100 (2), pp.781-796. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.1217-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-7070-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.115.025718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630713v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed analysis of the recombination landscape of the button mushroom Agaricus bisporus var. bisporus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spore behaviors reveal a category of mating-competent infertile heterokaryons in the offspring of the medicinal fungus Agaricus subrufescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Rocha de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton S. M. Sonnenberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Narges Sedaghat-Tellgerd</w:t>
+                <w:t xml:space="preserve">Eustáquio Souza Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (2), pp.781-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-7070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637734v1</w:t>
+                <w:t xml:space="preserve">hal-02630713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses of the internal transcribed spacer sequences suggest introgression and duplication in the medicinal mushroom agaricus subrufescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A detailed analysis of the recombination landscape of the button mushroom Agaricus bisporus var. bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton S. M. Sonnenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lavrijssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+                <w:t xml:space="preserve">Narges Sedaghat-Tellgerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156250⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631620v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for amphithallism and broad geographical hybridization potential among Agaricus subrufescens isolates from Brazil, France, and Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analyses of the internal transcribed spacer sequences suggest introgression and duplication in the medicinal mushroom agaricus subrufescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naritsada Thongklang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magalie Moinard</w:t>
+                <w:t xml:space="preserve">Shouxian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632005v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first set of expressed sequence tags (EST) from the medicinal mushroom Agaricus subrufescens delivers resource for gene discovery and marker development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Evidence for amphithallism and broad geographical hybridization potential among Agaricus subrufescens isolates from Brazil, France, and Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naritsada Thongklang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Edith Rodriguez Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Férandon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+                <w:t xml:space="preserve">Phongeun Sysouphanthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 98 (18), pp.7879-92. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (12), pp.1013-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-5844-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631326v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the ability of Agaricus bisporus var. burnettii to produce mushrooms at high temperature (25°C)</w:t>
+                <w:t xml:space="preserve">The first set of expressed sequence tags (EST) from the medicinal mushroom Agaricus subrufescens delivers resource for gene discovery and marker development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Navarro</w:t>
+                <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73C, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (18), pp.7879-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-5844-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630936v1</w:t>
+                <w:t xml:space="preserve">hal-02631326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of European wild strains of Agaricus subrufescens for productivity and quality on wheat straw based compost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the ability of Agaricus bisporus var. burnettii to produce mushrooms at high temperature (25°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulo Carlos Llarena-Hernández</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pilar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-013-1287-3⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73C, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069405v1</w:t>
+                <w:t xml:space="preserve">hal-02630936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Adam R. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide survey of repetitive DNA elements in the button mushroom Agaricus bisporus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of European wild strains of Agaricus subrufescens for productivity and quality on wheat straw based compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulo Carlos Llarena-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle L Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (7), pp.1243-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-013-1287-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268026v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide survey of repetitive DNA elements in the button mushroom Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Castanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton S. M. Sonnenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.6-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267851v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymorphic microsatellite markers issued from pyrosequencing technology for the medicinal mushroom Agaricus subrufescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 334 (2), pp.119-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2012.02627.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between yield components and partial resistance to Lecanicillium fungicola in the button mushroom, Agaricus bisporus, assessed by quantitative trait locus mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (7), pp.2435-2442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07554-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative genetics to dissect the fungal fungal interaction between Lecanicillium verticillium and the white button mushroom Agaricus bisporus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam R. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (4), pp.421-431. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643626v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait locus mapping of yield-related components and oligogenic control of the cap color of the button mushroom, Agaricus bisporus</w:t>
+                <w:t xml:space="preserve">Quantitative genetics to dissect the fungal fungal interaction between Lecanicillium verticillium and the white button mushroom Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (7), pp.2422-2434. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (4), pp.421-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.07516-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647333v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic linkage mapping in fungi: current state, applications, and future trends</w:t>
+                <w:t xml:space="preserve">Quantitative trait locus mapping of yield-related components and oligogenic control of the cap color of the button mushroom, Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (7), pp.2422-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.07516-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-012-4228-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650205v1</w:t>
+                <w:t xml:space="preserve">hal-02647333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative linkage mapping in the white button mushroom Agaricus bisporus provides foundation for breeding management</w:t>
+                <w:t xml:space="preserve">Genetic linkage mapping in fungi: current state, applications, and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00294-010-0325-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.891-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-012-4228-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648613v1</w:t>
+                <w:t xml:space="preserve">hal-02650205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics to dissect the fungal-fungal interaction between &amp;lt;em&amp;gt;Lecanicillium verticillium&amp;lt;/em&amp;gt; and the white button mushroom&amp;lt;em&amp;gt; Agaricus bisporus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (4-5), pp.421-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded genetic linkage map of an intervarietal Agaricus bisporus var. bisporus x A. bisporus var. burnettii hybrid based on AFLP, SSR and CAPS markers sheds light on the recombination behaviour of the species</w:t>
+                <w:t xml:space="preserve">Comparative linkage mapping in the white button mushroom Agaricus bisporus provides foundation for breeding management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Broly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-010-0325-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666269v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel microsatellite markers suitable for genetic studies in the white button mushroom Agaricus bisporus</w:t>
+                <w:t xml:space="preserve">An expanded genetic linkage map of an intervarietal Agaricus bisporus var. bisporus x A. bisporus var. burnettii hybrid based on AFLP, SSR and CAPS markers sheds light on the recombination behaviour of the species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monllor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 84 (6), pp.1125-1135. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (3), pp.226-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-2030-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663386v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marqueurs moléculaires : qu'est-ce-que c'est ? A quoi ça sert ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne</w:t>
+                <w:t xml:space="preserve">Novel microsatellite markers suitable for genetic studies in the white button mushroom Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre du Centre Technique du Champignon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (6), pp.1125-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-2030-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654046v1</w:t>
+                <w:t xml:space="preserve">hal-02663386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogues of virus resistance genes map to QTLs for resistance to sharka disease in Prunus davidiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+                <w:t xml:space="preserve">Les marqueurs moléculaires : qu'est-ce-que c'est ? A quoi ça sert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettre du Centre Technique du Champignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00438-004-1099-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02677396v1</w:t>
+                <w:t xml:space="preserve">hal-02654046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme de sélection variétale CTC/INRA en 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Rodier</w:t>
+                <w:t xml:space="preserve">Analogues of virus resistance genes map to QTLs for resistance to sharka disease in Prunus davidiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre du Centre Technique du Champignon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (6), pp.680-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-004-1099-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678094v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of quality traits in an advanced backcross between Prunus persica cultivars and the wild relative species P. davidiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Le programme de sélection variétale CTC/INRA en 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre du Centre Technique du Champignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683548v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for powdery mildew resistance in peach x Prunus davidiana crosses: consistency across generations and environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL analysis of quality traits in an advanced backcross between Prunus persica cultivars and the wild relative species P. davidiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.884-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1703-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670373v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">QTLs for powdery mildew resistance in peach x Prunus davidiana crosses: consistency across generations and environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The potential of Prunus davidiana for introgression into peach (Prunus persica (L.) Batsch) assessed by comparative mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (2), pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10443,181 +10577,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and genomics of cultivated mushrooms, application to breeding of agarics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 393 p., 2013, The Mycota, 978-3-642-36820-2 (print) 978-3-642-36821-9 (online). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36821-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pêcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10646,51 +10780,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activités 1997-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10700,100 +10834,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgression d'une résistance polygénique à l'oïdium chez le pêcher Prunus persica à partir d'une espèce sauvage Prunus davidiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de la Méditerranée (Aix Marseille 2), 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02827515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10803,105 +10937,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique quantitative appliquée à l'étude des caractères d'intérêt chez les champignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02787284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11048,51 +11182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Forgues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell'Acqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cantu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vajou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumartinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S.M. Sonnenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lavrijssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hendrickx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Kong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karayiannis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dicenta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shurdi-Levraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pfeiffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kraif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arregui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Piver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Brunel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khoury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Buzzi-Amillano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072919v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011669" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Taskent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#252;es" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S M Sonnenberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend F van Peer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985458v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12524" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Sedaghat-Tellgerd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.06.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631620v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Xu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouxian Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156250" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Edith Rodriguez Estrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phongeun Sysouphanthong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.10.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650205v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4228-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27E95A158403FBAE070FA20790998D4EF043256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654046v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678094v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826383v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827515v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Forgues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vajou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumartinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell'Acqua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cantu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maumen&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S.M. Sonnenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lavrijssen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hendrickx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Sik Kong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karayiannis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dicenta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shurdi-Levraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pfeiffer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kraif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecomte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765641v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arregui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Piver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Prieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Brunel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Buzzi-Amillano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cant&#249;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70914" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072919v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011669" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae259" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zehraoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2021.103566" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344220v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Taskent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#252;es" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S M Sonnenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arend F van Peer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12071079" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985458v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hood" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3524-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637734v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Sedaghat-Tellgerd" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2016.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouxian Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156250" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632005v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naritsada Thongklang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hoang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Edith Rodriguez Estrada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phongeun Sysouphanthong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2014.10.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650205v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4228-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27E95A158403FBAE070FA20790998D4EF043256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654046v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826383v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787284v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>