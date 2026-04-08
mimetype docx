--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -779,252 +779,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03777458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Belhadjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.06002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lire des contes avec des élèves présentant un trouble de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boisnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218, pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491745v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-03712885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implicite, une notion utile pour la lecture scolaire?</w:t>
               </w:r>
@@ -1086,226 +1086,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une œuvre en extraits : lire les romans de Victor Hugo dans les manuels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Perret</w:t>
+                <w:t xml:space="preserve">Des dispositifs didactiques comme outils de vulgarisation pour l’enseignement de la compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Lire des œuvres en extraits, quels enjeux pour l’enseignement de la littérature ?, 64, pp.109-125. </w:t>
+              <w:t xml:space="preserve">, 2021, 63, pp.229-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre en extraits : lire les romans de Victor Hugo dans les manuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.4554⟩</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Laure Dappe</w:t>
+                <w:t xml:space="preserve">Laetitia Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 63, pp.229-246</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Lire des œuvres en extraits, quels enjeux pour l’enseignement de la littérature ?, 64, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.4554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491756v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs didactiques comme outils de vulgarisation pour l’enseignement de la compréhension</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les manuels de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 194 (3), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2839,51 +2839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une maîtrise de l’implicite pour une meilleure compréhension en lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ?, en visio, Université d'Aix-Marseille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Aix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4400,178 +4400,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux et usages des comparaisons en didactique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparaisons et connexions en didactique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.21-34, 2025, 979-10-300-1171-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apports du colloque sur la question des Savoirs scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, pp.187-200, 2025, 978-2-7574-4446-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354547v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05354537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'enseignement et pratiques de débutants</w:t>
               </w:r>
@@ -5026,51 +5026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Les Misérables de Victor Hugo dans deux filières de l’enseignement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,246 +5223,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle didactique de la littérature dans les manuels de l’enseignement primaire en France, de 1880 à nos jours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Denizot, J-L. Dufays, B. Louichon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches didactiques de la littérature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Namur,, pp.33-48., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les variations scolaires de la lettre entre tradition et rénovation, dans l’école primaire française de 1880 à 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Denizot, Christophe Ronveaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Grenoble, pp.100-108, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modèles de l’écriture scolaire à l’école primaire française : mise en perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Kervyn, Catherine Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture dès le début de l’école primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Grenoble, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521832v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03521839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la discipline dans une approche comparatiste, didactique et historique</w:t>
               </w:r>
@@ -5590,51 +5590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse 3.Variations des usages de la lettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6267,51 +6267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vyt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04282227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ba&#239;ri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pasteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4554" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.194.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caffarel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui-2022-3.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ronveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/69276" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15968" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/la-lettre-enseignee--419106.kjsp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.10116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vyt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04282227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ba&#239;ri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pasteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4554" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.194.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caffarel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui-2022-3.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ronveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/69276" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15968" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/la-lettre-enseignee--419106.kjsp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.10116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>