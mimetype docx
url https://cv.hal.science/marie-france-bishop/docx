--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des modèles en tension dans l’enseignement de la compréhension, à l’école élémentaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.117-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14vyt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la lecture fictionnelle à la lecture professionnelle des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205-206, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149aa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/149aa⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05147600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de trois évaluations de la compréhension en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 71, pp.117-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14vyt⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 69, pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1204x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs en classe de français. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -461,51 +461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERACTIONS ENTRE DEUX DISPOSITIFS : UN ENJEU POUR LA FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Baïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -586,51 +586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique du français : un domaine en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Fradet-Hannoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -655,51 +655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la compréhension en CM2 dans l'académie de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,64 +785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’implicite dans le texte littéraire à l’école : le cas des présuppositions et des implicatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire des contes avec des élèves présentant un trouble de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boisnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1010,64 +1010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implicite, une notion utile pour la lecture scolaire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 218, pp 5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1086,416 +1086,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs didactiques comme outils de vulgarisation pour l’enseignement de la compréhension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Dappe</w:t>
+                <w:t xml:space="preserve">L’extrait, un acteur de la discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 63, pp.229-246</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Lire des œuvres en extraits, quels enjeux pour l’enseignement de la littérature ?, 64, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.4459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491756v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03622273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Perret</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs didactiques comme outils de vulgarisation pour l’enseignement de la compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.229-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre en extraits : lire les romans de Victor Hugo dans les manuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lire des œuvres en extraits, quels enjeux pour l’enseignement de la littérature ?, 64, pp.109-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.4554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs didactiques comme outils de vulgarisation pour l’enseignement de la compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63, pp.229-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages didactiques du personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider à comprendre : deux canevas d’enseignement de la compréhension au cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,51 +1602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre des histoires en cours préparatoire : l’exemple du « rappel de récit accompagné »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire la littérature à l’école élémentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transpositio. Justifier l’enseignement de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,64 +1788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les manuels de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 194 (3), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1879,51 +1879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations, usages et transformations des concepts en formation. Le Français Aujourd’hui 188, 3-9.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1948,51 +1948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la compréhension dans les classes de CP aujourd’hui : temps consacré et choix didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52, pp.15-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,51 +2017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la compréhension dans les classes de CP aujourd’hui : temps consacré et choix didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le francais Aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation de la littérature de jeunesse dans l’école élémentaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.213-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire des récits à la maternelle : toute une histoire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NVL (Nous voulons lire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités, ruptures et contradictions dans l'enseignement de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2423,51 +2423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compréhension et interprétation littéraires : double risque de l’école au lycée », dans Le français aujourd’hui n° 168, « Continuité et rupture dans l’enseignement de la littérature, A. Colin, Paris, 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Butlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français aujourd'hui n° 168</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le français aujourd'hui n° 168 : "Continuités et ruptures dans l'enseignement de la littérature", 168, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures réflexives en formation élémentaire et professionnelle constituent-elles un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,51 +2606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi André Chervel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature, « Les territoires de la fiction de l’école à l’université »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enseigner la compréhension : des modèles en tension »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, « « Modèles en didactique du français et formation des enseignants »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enspe Toulouse, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2744,64 +2744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire l'implicite en classe: quand le texte programme sa lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23es rencontres des chercheuses et des chercheurs en didactique de la Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Monnier, Christophe Ronveaux, Jun 2022, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2826,51 +2826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une maîtrise de l’implicite pour une meilleure compréhension en lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godart-Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2908,51 +2908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pratiques enseignantes et modèles didactiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La circulation des modèles didactiques dans les pratiques des enseignants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSPE Poitiers, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2977,51 +2977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lire pour comprendre de la recherche à la formation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e édition du Printemps de la recherche en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des ESPE, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3046,51 +3046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelles méthodes, quels outils pour aborder l’histoire de la discipline ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La construction de la didactique du français comme discipline scientifique. Hommage à Bernard Schneuwly »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Genève, Sep 2018, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et historicités en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en éducation et formation, Congrès AREF 2016. À quelles questions cherchons-nous réponse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3331,51 +3331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et valeurs de la littérature à l’école primaire : approche historique et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AIRDF “Littérature et pratiques d’enseignement apprentissage : difficultés et résistances”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3432,51 +3432,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LéA Circonscriptions Besançon 2 et 3 -Collèges -EMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Baïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,51 +3557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LéA Circonscriptions Besançon 2 et 3 -Collèges -EMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Baïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,64 +3697,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implicite et ses lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218, 2022</w:t>
             </w:r>
           </w:p>
@@ -3794,51 +3794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fables à l’école : un genre patrimonial européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Louichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ronveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3882,51 +3882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fables à l’école: un genre patrimonial européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Louichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ronveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3966,51 +3966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des concepts dans la formation des enseignants de français. Le Français Aujourd’hui 188.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4067,64 +4067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4142,51 +4142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et ruptures dans l'enseignement de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4217,51 +4217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuités et ruptures dans l'enseignement de la langue. Le français aujourd'hui, 173</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,64 +4324,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche à la formation : un outil didactique pour favoriser la lecture préparatoire des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils didactiques en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (recherches en didactiques du francais), Presses universitaires de Namur, 2025, 978-2-39029-208-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et usages des comparaisons en didactique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparaisons et connexions en didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.21-34, 2025, 979-10-300-1171-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4475,51 +4475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du colloque sur la question des Savoirs scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4557,51 +4557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'enseignement et pratiques de débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des modèles théoriques en didactique dy français dans les pratiques enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2024, 979-10-300-1046-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4626,51 +4626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les clés de la compréhension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MDI, 2023, 9782223114504</w:t>
@@ -4712,64 +4712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extrait et l’écriture scolaire : comment des élèves de fin d’école primaire approchent-ils un genre à partir de la lecture d’extraits littéraires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEDOCEF, Presses Universitaires de Namur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage des extraits en classe de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -4798,51 +4798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’étude de la langue dans l’école primaire française au milieu du XIXe siècle au début du XXe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étude du fonctionnement de la langue dans la discipline français : quelles articulations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur, pp.45-64, 2021, 9782390291480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4861,350 +4861,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anissa Belhadjin and Laetitia Perret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’extrait et la fabrique de la littérature scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8076-1015-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b15968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’enseignement de la littérature en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Brillant Rannou, F. Le Goff, M-J. Fourtanier, J-F. Massol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré ChampionParis, pp.67-73, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Le Goff, M-J. Fourtanier, J-F. Massol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.131-133, 2020, 9782745352668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Les Misérables de Victor Hugo dans deux filières de l’enseignement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Belhadjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’extrait et la fabrique scolaire de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle didactique de la littérature dans les manuels de l’enseignement primaire en France, de 1880 à nos jours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Denizot, J-L. Dufays, B. Louichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches didactiques de la littérature.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur,, pp.33-48., 2019</w:t>
@@ -5302,51 +5302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations scolaires de la lettre entre tradition et rénovation, dans l’école primaire française de 1880 à 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Denizot, Christophe Ronveaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre enseignée : perspective historique et comparaison européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Grenoble, pp.100-108, 2019</w:t>
@@ -5375,51 +5375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de l’écriture scolaire à l’école primaire française : mise en perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Kervyn, Catherine Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture dès le début de l’école primaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Grenoble, 2019</w:t>
@@ -5448,51 +5448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la discipline dans une approche comparatiste, didactique et historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aeby Daghé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du français et construction d’une discipline scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.231-242, 2019</w:t>
@@ -5521,51 +5521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de l’écriture scolaire à l’école primaire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du consensus, écrire et rédiger, état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.5-16, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5590,64 +5590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse 3.Variations des usages de la lettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denizot N; Ronveaux C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre à l’école : perspectives historiques et européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution(s) de la revue Le français aujourd'hui aux réformes de l’enseignement du français (1968-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement du français et la fin des ordres scolaires, 1945-1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5892,51 +5892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche historique et comparatiste de la place de la littérature à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ulma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6036,51 +6036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre des disciplines scolaires et conscience disciplinaire, Journée de la recherche, IUFM Nord-Pas-de-Calais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora Cohen-Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6267,51 +6267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vyt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04282227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ba&#239;ri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pasteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4554" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.194.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caffarel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui-2022-3.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ronveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/69276" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15968" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/la-lettre-enseignee--419106.kjsp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.10116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vyt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Belhadjin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149aa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-04282227v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ba&#239;ri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pasteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fradet-Hannoyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cousson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fournier-Gassie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godart-Wendling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boisnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denizot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4554" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Schmehl-Posta&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.194.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.927" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Butlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396080v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caffarel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-francais-aujourd-hui-2022-3.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ronveaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11272" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/69276" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15968" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/didaskein/la-lettre-enseignee--419106.kjsp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.10116" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95484" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/litterature-lecole" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>